--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -102,207 +102,207 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308004-03-0192</t>
+  </si>
+  <si>
+    <t>2308004-03-0195</t>
+  </si>
+  <si>
+    <t>2308004-03-0196</t>
+  </si>
+  <si>
+    <t>2308004-03-0198</t>
+  </si>
+  <si>
+    <t>2308002-18-1019</t>
+  </si>
+  <si>
+    <t>2308002-18-1020</t>
+  </si>
+  <si>
+    <t>2308002-18-1021</t>
+  </si>
+  <si>
+    <t>2308002-18-1022</t>
+  </si>
+  <si>
+    <t>2308002-18-1023</t>
+  </si>
+  <si>
+    <t>2308002-18-1024</t>
+  </si>
+  <si>
+    <t>2308002-18-1025</t>
+  </si>
+  <si>
+    <t>2308002-18-1030</t>
+  </si>
+  <si>
+    <t>2308002-18-1031</t>
+  </si>
+  <si>
+    <t>2308002-18-1059</t>
+  </si>
+  <si>
+    <t>2308002-18-1060</t>
+  </si>
+  <si>
+    <t>2308002-18-1063</t>
+  </si>
+  <si>
     <t>2308002-18-1064</t>
   </si>
   <si>
     <t>2308002-18-1065</t>
   </si>
   <si>
-    <t>2308004-03-0192</t>
-[...46 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>141.0</t>
+  </si>
+  <si>
+    <t>117.0</t>
+  </si>
+  <si>
+    <t>152.0</t>
+  </si>
+  <si>
+    <t>159.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>157.0</t>
+  </si>
+  <si>
+    <t>156.0</t>
+  </si>
+  <si>
+    <t>124.0</t>
+  </si>
+  <si>
+    <t>130.0</t>
+  </si>
+  <si>
+    <t>162.0</t>
+  </si>
+  <si>
+    <t>155.0</t>
+  </si>
+  <si>
+    <t>170.0</t>
+  </si>
+  <si>
     <t>104.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
-    <t>150.0</t>
-[...35 lines deleted...]
-    <t>170.0</t>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>45.32</t>
+  </si>
+  <si>
+    <t>37.00</t>
+  </si>
+  <si>
+    <t>48.92</t>
+  </si>
+  <si>
+    <t>44.62</t>
+  </si>
+  <si>
+    <t>46.92</t>
+  </si>
+  <si>
+    <t>47.80</t>
+  </si>
+  <si>
+    <t>44.90</t>
+  </si>
+  <si>
+    <t>46.12</t>
+  </si>
+  <si>
+    <t>44.08</t>
+  </si>
+  <si>
+    <t>45.66</t>
+  </si>
+  <si>
+    <t>36.52</t>
+  </si>
+  <si>
+    <t>37.84</t>
+  </si>
+  <si>
+    <t>48.42</t>
+  </si>
+  <si>
+    <t>46.00</t>
+  </si>
+  <si>
+    <t>50.24</t>
   </si>
   <si>
     <t>30.52</t>
   </si>
   <si>
     <t>26.00</t>
-  </si>
-[...46 lines deleted...]
-    <t>50.24</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 11, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -341,102 +341,102 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308004_03 - 0192</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0195</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0196</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0198</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1019</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1020</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1021</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1022</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1023</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1024</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1025</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1030</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1031</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1059</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1060</t>
+  </si>
+  <si>
+    <t>2308002_18 - 1063</t>
+  </si>
+  <si>
     <t>2308002_18 - 1064</t>
   </si>
   <si>
     <t>2308002_18 - 1065</t>
-  </si>
-[...46 lines deleted...]
-    <t>2308002_18 - 1063</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1302,75 +1302,75 @@
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" t="s">
         <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>88</v>
       </c>
       <c r="F10" t="s">
         <v>89</v>
       </c>
       <c r="G10" t="s">
         <v>84</v>
       </c>
       <c r="H10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
@@ -1384,243 +1384,243 @@
       <c r="F13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>51</v>
       </c>
@@ -1885,72 +1885,72 @@
       </c>
       <c r="B10" t="s">
         <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" t="s">
         <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>88</v>
       </c>
       <c r="F10" t="s">
         <v>89</v>
       </c>
       <c r="G10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>40</v>
       </c>
@@ -1958,219 +1958,219 @@
       <c r="E13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
@@ -2414,72 +2414,72 @@
       </c>
       <c r="B10" t="s">
         <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" t="s">
         <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>88</v>
       </c>
       <c r="F10" t="s">
         <v>89</v>
       </c>
       <c r="G10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>40</v>
       </c>
@@ -2487,219 +2487,219 @@
       <c r="E13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
@@ -3124,514 +3124,514 @@
       </c>
       <c r="B29" t="s">
         <v>122</v>
       </c>
       <c r="C29" t="s">
         <v>123</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>118</v>
       </c>
       <c r="H29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="5">
         <v>47.68</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5">
         <v>45</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5">
         <v>36.68</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5">
         <v>48.6</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="16" t="s">
         <v>126</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>122</v>
       </c>
       <c r="C37" t="s">
         <v>123</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>3</v>
       </c>
       <c r="G37" t="s">
         <v>118</v>
       </c>
       <c r="H37" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="5">
-        <v>30.2</v>
+        <v>44.3</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="5">
-        <v>25.68</v>
+        <v>46.6</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="5">
-        <v>44.3</v>
+        <v>47.48</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="5">
-        <v>46.6</v>
+        <v>44.58</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5">
-        <v>47.48</v>
+        <v>45.8</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5">
-        <v>44.58</v>
+        <v>43.76</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5">
-        <v>45.8</v>
+        <v>45.34</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="5">
-        <v>43.76</v>
+        <v>36.2</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="5">
-        <v>45.34</v>
+        <v>37.52</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="5">
-        <v>36.2</v>
+        <v>48.1</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="5">
-        <v>37.52</v>
+        <v>45.68</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="5">
-        <v>48.1</v>
+        <v>49.92</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="5">
-        <v>45.68</v>
+        <v>30.2</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="5">
-        <v>49.92</v>
+        <v>25.68</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="F59" s="6" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 708
 Document #: FO012434</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="34" max="16383" man="1"/>
   </rowBreaks>