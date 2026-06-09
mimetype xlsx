--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -92,81 +92,81 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2312028-01-0056</t>
   </si>
   <si>
+    <t>2312028-01-0057</t>
+  </si>
+  <si>
+    <t>2312028-01-0058</t>
+  </si>
+  <si>
+    <t>2312028-01-0059</t>
+  </si>
+  <si>
+    <t>2312028-01-0060</t>
+  </si>
+  <si>
+    <t>2312028-01-0061</t>
+  </si>
+  <si>
     <t>2312028-01-0093</t>
   </si>
   <si>
     <t>2312028-01-0063</t>
   </si>
   <si>
     <t>2312028-01-0064</t>
   </si>
   <si>
     <t>2312029-01-0001</t>
   </si>
   <si>
     <t>2312029-01-0002</t>
   </si>
   <si>
     <t>2312029-01-0003</t>
-  </si>
-[...13 lines deleted...]
-    <t>2312028-01-0061</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>45.5</t>
   </si>
   <si>
     <t>46.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>35.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>25.30</t>
   </si>
@@ -244,81 +244,81 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2312028_01 - 0056</t>
   </si>
   <si>
+    <t>2312028_01 - 0057</t>
+  </si>
+  <si>
+    <t>2312028_01 - 0058</t>
+  </si>
+  <si>
+    <t>2312028_01 - 0059</t>
+  </si>
+  <si>
+    <t>2312028_01 - 0060</t>
+  </si>
+  <si>
+    <t>2312028_01 - 0061</t>
+  </si>
+  <si>
     <t>2312028_01 - 0093</t>
   </si>
   <si>
     <t>2312028_01 - 0063</t>
   </si>
   <si>
     <t>2312028_01 - 0064</t>
   </si>
   <si>
     <t>2312029_01 - 0001</t>
   </si>
   <si>
     <t>2312029_01 - 0002</t>
   </si>
   <si>
     <t>2312029_01 - 0003</t>
-  </si>
-[...13 lines deleted...]
-    <t>2312028_01 - 0061</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1180,57 +1180,57 @@
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>37</v>
       </c>
@@ -1249,108 +1249,108 @@
       <c r="E13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>37</v>
       </c>
@@ -1369,108 +1369,108 @@
       <c r="E18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>61</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -1604,51 +1604,51 @@
       <c r="E10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
@@ -1664,96 +1664,96 @@
         <v>30</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -1769,96 +1769,96 @@
         <v>30</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -1995,51 +1995,51 @@
       <c r="E10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
@@ -2055,96 +2055,96 @@
         <v>30</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -2160,96 +2160,96 @@
         <v>30</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -2564,60 +2564,60 @@
       <c r="E30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
         <v>24.98</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>8.529999999999999</v>
+        <v>24.98</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
         <v>24.98</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>37</v>
       </c>
@@ -2633,111 +2633,111 @@
       <c r="D33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
         <v>24.98</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>24.38</v>
+        <v>24.98</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
         <v>24.98</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>23.68</v>
+        <v>8.529999999999999</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
         <v>24.98</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>37</v>
       </c>
@@ -2753,111 +2753,111 @@
       <c r="D38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
         <v>24.98</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>24.98</v>
+        <v>24.38</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
         <v>24.98</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>24.98</v>
+        <v>23.68</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="6:6">
       <c r="F49" s="6" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 733
 Document #: FO012473</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>