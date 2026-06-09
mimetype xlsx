--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -89,147 +89,147 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308004-04-0171</t>
+  </si>
+  <si>
+    <t>2308004-03-0146</t>
+  </si>
+  <si>
+    <t>2308004-03-0147</t>
+  </si>
+  <si>
+    <t>2308004-03-0148</t>
+  </si>
+  <si>
+    <t>2308004-03-0149</t>
+  </si>
+  <si>
+    <t>2308004-03-0150</t>
+  </si>
+  <si>
+    <t>2308004-02-0151</t>
+  </si>
+  <si>
     <t>2308004-02-0154</t>
   </si>
   <si>
-    <t>2308004-04-0171</t>
-[...19 lines deleted...]
-  <si>
     <t>2308004-02-0155</t>
   </si>
   <si>
     <t>2308004-03-0199</t>
   </si>
   <si>
     <t>2308004-03-0201</t>
   </si>
   <si>
     <t>2308004-03-0203</t>
   </si>
   <si>
     <t>2308004-03-0207</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>159.0</t>
+  </si>
+  <si>
+    <t>154.0</t>
+  </si>
+  <si>
+    <t>160.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>177.0</t>
+  </si>
+  <si>
+    <t>134.0</t>
+  </si>
+  <si>
     <t>150.0</t>
   </si>
   <si>
-    <t>159.0</t>
-[...16 lines deleted...]
-  <si>
     <t>162.0</t>
   </si>
   <si>
     <t>161.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
+    <t>50.90</t>
+  </si>
+  <si>
+    <t>52.18</t>
+  </si>
+  <si>
+    <t>49.42</t>
+  </si>
+  <si>
+    <t>52.80</t>
+  </si>
+  <si>
+    <t>55.32</t>
+  </si>
+  <si>
+    <t>57.84</t>
+  </si>
+  <si>
+    <t>44.92</t>
+  </si>
+  <si>
     <t>48.22</t>
-  </si>
-[...19 lines deleted...]
-    <t>44.92</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>50.96</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
     <t>51.72</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 17, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
@@ -283,72 +283,72 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308004_04 - 0171</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0146</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0147</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0148</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0149</t>
+  </si>
+  <si>
+    <t>2308004_03 - 0150</t>
+  </si>
+  <si>
+    <t>2308004_02 - 0151</t>
+  </si>
+  <si>
     <t>2308004_02 - 0154</t>
-  </si>
-[...19 lines deleted...]
-    <t>2308004_02 - 0151</t>
   </si>
   <si>
     <t>2308004_02 - 0155</t>
   </si>
   <si>
     <t>2308004_03 - 0199</t>
   </si>
   <si>
     <t>2308004_03 - 0201</t>
   </si>
   <si>
     <t>2308004_03 - 0203</t>
   </si>
   <si>
     <t>2308004_03 - 0207</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
@@ -1223,51 +1223,51 @@
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>34</v>
       </c>
@@ -1391,75 +1391,75 @@
       <c r="F17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>40</v>
       </c>
@@ -1669,51 +1669,51 @@
       <c r="E10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
@@ -1816,72 +1816,72 @@
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -2079,51 +2079,51 @@
       <c r="E10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
@@ -2226,72 +2226,72 @@
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -2651,261 +2651,261 @@
       <c r="G29" t="s">
         <v>94</v>
       </c>
       <c r="H29" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>47.9</v>
+        <v>50.58</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>50.58</v>
+        <v>51.86</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>51.86</v>
+        <v>49.1</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>49.1</v>
+        <v>52.48</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>52.48</v>
+        <v>55</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>55</v>
+        <v>57.52</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>57.52</v>
+        <v>44.6</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>44.6</v>
+        <v>47.9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
         <v>50.68</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
         <v>51.08</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>40</v>
       </c>