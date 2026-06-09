--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -92,93 +92,93 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2308008-10-0880</t>
   </si>
   <si>
+    <t>2308008-10-0881</t>
+  </si>
+  <si>
+    <t>2308008-10-0884</t>
+  </si>
+  <si>
     <t>2308008-10-0885</t>
   </si>
   <si>
     <t>2307002-11-0894</t>
   </si>
   <si>
-    <t>2308008-10-0881</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>71.0</t>
   </si>
   <si>
+    <t>125.0</t>
+  </si>
+  <si>
     <t>93.0</t>
   </si>
   <si>
     <t>142.0</t>
   </si>
   <si>
-    <t>125.0</t>
-[...1 lines deleted...]
-  <si>
     <t>33.36</t>
   </si>
   <si>
+    <t>33.00</t>
+  </si>
+  <si>
+    <t>57.00</t>
+  </si>
+  <si>
     <t>43.18</t>
   </si>
   <si>
     <t>64.68</t>
-  </si>
-[...4 lines deleted...]
-    <t>57.00</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 20, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -220,60 +220,60 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2308008_10 - 0880</t>
   </si>
   <si>
+    <t>2308008_10 - 0881</t>
+  </si>
+  <si>
+    <t>2308008_10 - 0884</t>
+  </si>
+  <si>
     <t>2308008_10 - 0885</t>
   </si>
   <si>
     <t>2307002_11 - 0894</t>
-  </si>
-[...4 lines deleted...]
-    <t>2308008_10 - 0884</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1133,99 +1133,99 @@
       <c r="F10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>28</v>
       </c>
@@ -1387,93 +1387,93 @@
       <c r="E10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
@@ -1629,93 +1629,93 @@
       <c r="E10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
@@ -2051,129 +2051,129 @@
       <c r="E30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
         <v>33.04</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>42.86</v>
+        <v>32.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>64.36</v>
+        <v>56.68</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>32.68</v>
+        <v>42.86</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>56.68</v>
+        <v>64.36</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="F42" s="6" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 754
 Document #: FO012496</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>