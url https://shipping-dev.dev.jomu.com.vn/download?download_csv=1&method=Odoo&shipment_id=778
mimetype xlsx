--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -87,77 +87,77 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308002-03-0600</t>
+  </si>
+  <si>
+    <t>2308002-03-0601</t>
+  </si>
+  <si>
+    <t>2308002-19-1080</t>
+  </si>
+  <si>
+    <t>2308002-19-1081</t>
+  </si>
+  <si>
+    <t>2308002-19-1082</t>
+  </si>
+  <si>
+    <t>2308002-19-1083</t>
+  </si>
+  <si>
+    <t>2308002-19-1084</t>
+  </si>
+  <si>
+    <t>2308002-19-1085</t>
+  </si>
+  <si>
     <t>2308002-19-1086</t>
   </si>
   <si>
-    <t>2308002-03-0600</t>
-[...22 lines deleted...]
-  <si>
     <t>2308002-19-1087</t>
   </si>
   <si>
     <t>2308002-19-1088</t>
   </si>
   <si>
     <t>2308002-19-1089</t>
   </si>
   <si>
     <t>2308002-19-1090</t>
   </si>
   <si>
     <t>2312012-03-0295</t>
   </si>
   <si>
     <t>2312012-03-0296</t>
   </si>
   <si>
     <t>2312012-03-0307</t>
   </si>
   <si>
     <t>2312012-03-0308</t>
   </si>
   <si>
     <t>2312012-08-0342</t>
@@ -186,122 +186,122 @@
   <si>
     <t>2308002-20-1196</t>
   </si>
   <si>
     <t>2308002-20-1197</t>
   </si>
   <si>
     <t>2312012-07-0469</t>
   </si>
   <si>
     <t>2312012-07-0470</t>
   </si>
   <si>
     <t>2308002-20-1210</t>
   </si>
   <si>
     <t>2308002-20-1211</t>
   </si>
   <si>
     <t>2308002-20-1216</t>
   </si>
   <si>
     <t>2308002-20-1217</t>
   </si>
   <si>
+    <t>2401022-01-0024</t>
+  </si>
+  <si>
+    <t>2401022-01-0028</t>
+  </si>
+  <si>
+    <t>2401022-01-0030</t>
+  </si>
+  <si>
+    <t>2401022-01-0031</t>
+  </si>
+  <si>
+    <t>2312012-07-0481</t>
+  </si>
+  <si>
+    <t>2312012-07-0482</t>
+  </si>
+  <si>
+    <t>2312012-07-0483</t>
+  </si>
+  <si>
+    <t>2312012-07-0484</t>
+  </si>
+  <si>
+    <t>2312012-07-0485</t>
+  </si>
+  <si>
+    <t>2312012-07-0486</t>
+  </si>
+  <si>
+    <t>2312012-10-0487</t>
+  </si>
+  <si>
+    <t>2312012-09-0488</t>
+  </si>
+  <si>
     <t>2312012-09-0489</t>
   </si>
   <si>
     <t>2312012-09-0490</t>
   </si>
   <si>
     <t>2312012-09-0491</t>
   </si>
   <si>
     <t>2312012-09-0492</t>
   </si>
   <si>
     <t>2312012-10-0493</t>
   </si>
   <si>
     <t>2312012-10-0494</t>
   </si>
   <si>
     <t>2312012-10-0495</t>
   </si>
   <si>
     <t>2312012-10-0496</t>
   </si>
   <si>
     <t>2312012-10-0497</t>
   </si>
   <si>
     <t>2312012-10-0498</t>
   </si>
   <si>
     <t>2312012-07-0499</t>
   </si>
   <si>
-    <t>2401022-01-0024</t>
-[...1 lines deleted...]
-  <si>
     <t>2312012-07-0500</t>
   </si>
   <si>
-    <t>2401022-01-0028</t>
-[...31 lines deleted...]
-  <si>
     <t>2312012-07-0501</t>
   </si>
   <si>
     <t>2312012-07-0502</t>
   </si>
   <si>
     <t>2308002-21-1220</t>
   </si>
   <si>
     <t>2308002-21-1221</t>
   </si>
   <si>
     <t>2308002-21-1222</t>
   </si>
   <si>
     <t>2308002-21-1223</t>
   </si>
   <si>
     <t>2308002-20-1224</t>
   </si>
   <si>
     <t>2308002-20-1225</t>
   </si>
   <si>
     <t>2308002-21-1226</t>
@@ -396,74 +396,74 @@
   <si>
     <t>2308002-21-1234</t>
   </si>
   <si>
     <t>2308002-21-1235</t>
   </si>
   <si>
     <t>2308002-22-1236</t>
   </si>
   <si>
     <t>2308002-22-1237</t>
   </si>
   <si>
     <t>2308002-22-1238</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>49.5</t>
   </si>
   <si>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>149.0</t>
+  </si>
+  <si>
+    <t>136.0</t>
+  </si>
+  <si>
+    <t>124.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>160.0</t>
+  </si>
+  <si>
+    <t>120.0</t>
+  </si>
+  <si>
     <t>100.0</t>
   </si>
   <si>
-    <t>150.0</t>
-[...19 lines deleted...]
-  <si>
     <t>164.0</t>
   </si>
   <si>
     <t>174.0</t>
   </si>
   <si>
     <t>175.0</t>
   </si>
   <si>
     <t>178.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>171.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>162.0</t>
@@ -471,128 +471,128 @@
   <si>
     <t>145.0</t>
   </si>
   <si>
     <t>134.0</t>
   </si>
   <si>
     <t>143.0</t>
   </si>
   <si>
     <t>151.0</t>
   </si>
   <si>
     <t>179.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>135.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
+    <t>122.0</t>
+  </si>
+  <si>
+    <t>126.0</t>
+  </si>
+  <si>
+    <t>182.0</t>
+  </si>
+  <si>
     <t>153.0</t>
   </si>
   <si>
     <t>215.0</t>
   </si>
   <si>
     <t>195.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
-    <t>122.0</t>
-[...7 lines deleted...]
-  <si>
     <t>186.0</t>
   </si>
   <si>
     <t>199.0</t>
   </si>
   <si>
     <t>177.0</t>
   </si>
   <si>
     <t>173.0</t>
   </si>
   <si>
     <t>189.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
     <t>167.0</t>
   </si>
   <si>
     <t>184.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>140.0</t>
   </si>
   <si>
     <t>133.0</t>
   </si>
   <si>
+    <t>44.68</t>
+  </si>
+  <si>
+    <t>44.00</t>
+  </si>
+  <si>
+    <t>40.90</t>
+  </si>
+  <si>
+    <t>37.20</t>
+  </si>
+  <si>
+    <t>50.50</t>
+  </si>
+  <si>
+    <t>47.38</t>
+  </si>
+  <si>
+    <t>36.00</t>
+  </si>
+  <si>
     <t>30.40</t>
   </si>
   <si>
-    <t>44.68</t>
-[...19 lines deleted...]
-  <si>
     <t>47.56</t>
   </si>
   <si>
     <t>50.52</t>
   </si>
   <si>
     <t>51.96</t>
   </si>
   <si>
     <t>52.00</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>49.34</t>
   </si>
   <si>
     <t>47.30</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>47.86</t>
@@ -615,111 +615,111 @@
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>52.10</t>
   </si>
   <si>
     <t>47.52</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
     <t>37.34</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
   <si>
     <t>47.74</t>
   </si>
   <si>
     <t>48.94</t>
   </si>
   <si>
+    <t>46.50</t>
+  </si>
+  <si>
+    <t>46.70</t>
+  </si>
+  <si>
+    <t>46.30</t>
+  </si>
+  <si>
+    <t>49.16</t>
+  </si>
+  <si>
+    <t>35.20</t>
+  </si>
+  <si>
+    <t>47.60</t>
+  </si>
+  <si>
+    <t>48.66</t>
+  </si>
+  <si>
+    <t>49.64</t>
+  </si>
+  <si>
+    <t>52.72</t>
+  </si>
+  <si>
+    <t>41.00</t>
+  </si>
+  <si>
     <t>43.64</t>
   </si>
   <si>
     <t>61.80</t>
   </si>
   <si>
     <t>43.20</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>46.88</t>
   </si>
   <si>
     <t>48.84</t>
   </si>
   <si>
     <t>46.86</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>48.72</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>46.50</t>
-[...1 lines deleted...]
-  <si>
     <t>50.48</t>
-  </si>
-[...25 lines deleted...]
-    <t>41.00</t>
   </si>
   <si>
     <t>47.78</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
     <t>52.92</t>
   </si>
   <si>
     <t>56.34</t>
   </si>
   <si>
     <t>50.60</t>
   </si>
   <si>
     <t>28.76</t>
   </si>
   <si>
     <t>47.70</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
@@ -845,77 +845,77 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308002_03 - 0600</t>
+  </si>
+  <si>
+    <t>2308002_03 - 0601</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1080</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1081</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1082</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1083</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1084</t>
+  </si>
+  <si>
+    <t>2308002_19 - 1085</t>
+  </si>
+  <si>
     <t>2308002_19 - 1086</t>
   </si>
   <si>
-    <t>2308002_03 - 0600</t>
-[...22 lines deleted...]
-  <si>
     <t>2308002_19 - 1087</t>
   </si>
   <si>
     <t>2308002_19 - 1088</t>
   </si>
   <si>
     <t>2308002_19 - 1089</t>
   </si>
   <si>
     <t>2308002_19 - 1090</t>
   </si>
   <si>
     <t>2312012_03 - 0295</t>
   </si>
   <si>
     <t>2312012_03 - 0296</t>
   </si>
   <si>
     <t>2312012_03 - 0307</t>
   </si>
   <si>
     <t>2312012_03 - 0308</t>
   </si>
   <si>
     <t>2312012_08 - 0342</t>
@@ -944,120 +944,120 @@
   <si>
     <t>2308002_20 - 1196</t>
   </si>
   <si>
     <t>2308002_20 - 1197</t>
   </si>
   <si>
     <t>2312012_07 - 0469</t>
   </si>
   <si>
     <t>2312012_07 - 0470</t>
   </si>
   <si>
     <t>2308002_20 - 1210</t>
   </si>
   <si>
     <t>2308002_20 - 1211</t>
   </si>
   <si>
     <t>2308002_20 - 1216</t>
   </si>
   <si>
     <t>2308002_20 - 1217</t>
   </si>
   <si>
+    <t>2401022_01 - 0024</t>
+  </si>
+  <si>
+    <t>2401022_01 - 0028</t>
+  </si>
+  <si>
+    <t>2401022_01 - 0030</t>
+  </si>
+  <si>
+    <t>2401022_01 - 0031</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0481</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0482</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0483</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0484</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0485</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0486</t>
+  </si>
+  <si>
+    <t>2312012_10 - 0487</t>
+  </si>
+  <si>
+    <t>2312012_09 - 0488</t>
+  </si>
+  <si>
     <t>2312012_09 - 0489</t>
   </si>
   <si>
     <t>2312012_09 - 0490</t>
   </si>
   <si>
     <t>2312012_09 - 0491</t>
   </si>
   <si>
     <t>2312012_09 - 0492</t>
   </si>
   <si>
     <t>2312012_10 - 0493</t>
   </si>
   <si>
     <t>2312012_10 - 0494</t>
   </si>
   <si>
     <t>2312012_10 - 0495</t>
   </si>
   <si>
     <t>2312012_10 - 0496</t>
   </si>
   <si>
     <t>2312012_10 - 0497</t>
   </si>
   <si>
     <t>2312012_10 - 0498</t>
   </si>
   <si>
     <t>2312012_07 - 0499</t>
   </si>
   <si>
-    <t>2401022_01 - 0024</t>
-[...1 lines deleted...]
-  <si>
     <t>2312012_07 - 0500</t>
-  </si>
-[...31 lines deleted...]
-    <t>2312012_09 - 0488</t>
   </si>
   <si>
     <t>2312012_07 - 0501</t>
   </si>
   <si>
     <t>2312012_07 - 0502</t>
   </si>
   <si>
     <t>2308002_21 - 1220</t>
   </si>
   <si>
     <t>2308002_21 - 1221</t>
   </si>
   <si>
     <t>2308002_21 - 1222</t>
   </si>
   <si>
     <t>2308002_21 - 1223</t>
   </si>
   <si>
     <t>2308002_20 - 1224</t>
   </si>
   <si>
     <t>2308002_20 - 1225</t>
   </si>
@@ -2174,57 +2174,57 @@
       <c r="F16" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>128</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>171</v>
       </c>
@@ -2510,51 +2510,51 @@
       <c r="F30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>139</v>
       </c>
@@ -2588,69 +2588,69 @@
       <c r="H33" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>142</v>
       </c>
@@ -2678,51 +2678,51 @@
       <c r="F37" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>143</v>
       </c>
@@ -2798,603 +2798,603 @@
       <c r="F42" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>129</v>
       </c>
@@ -3518,51 +3518,51 @@
       <c r="F72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>156</v>
       </c>
@@ -3734,51 +3734,51 @@
       <c r="F81" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>136</v>
       </c>
@@ -4022,75 +4022,75 @@
       <c r="F93" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>161</v>
       </c>
@@ -4118,51 +4118,51 @@
       <c r="F97" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>136</v>
       </c>
@@ -4214,51 +4214,51 @@
       <c r="F101" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>133</v>
       </c>
@@ -4268,51 +4268,51 @@
       <c r="H103" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>239</v>
       </c>
@@ -4334,51 +4334,51 @@
       <c r="F106" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>162</v>
       </c>
@@ -4684,51 +4684,51 @@
       <c r="E16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>128</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
@@ -4978,51 +4978,51 @@
       <c r="E30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
@@ -5062,51 +5062,51 @@
       <c r="E34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
@@ -5125,51 +5125,51 @@
       <c r="E37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -5230,534 +5230,534 @@
       <c r="E42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
@@ -5860,51 +5860,51 @@
       <c r="E72" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
@@ -6049,51 +6049,51 @@
       <c r="E81" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
@@ -6301,72 +6301,72 @@
       <c r="E93" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
@@ -6385,51 +6385,51 @@
       <c r="E97" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
@@ -6469,51 +6469,51 @@
       <c r="E101" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
@@ -6574,51 +6574,51 @@
       <c r="E106" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
@@ -6915,51 +6915,51 @@
       <c r="E16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>274</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>128</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
@@ -7209,51 +7209,51 @@
       <c r="E30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
@@ -7293,51 +7293,51 @@
       <c r="E34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
@@ -7356,51 +7356,51 @@
       <c r="E37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -7461,534 +7461,534 @@
       <c r="E42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>304</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>309</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
@@ -8091,51 +8091,51 @@
       <c r="E72" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
@@ -8280,51 +8280,51 @@
       <c r="E81" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
@@ -8532,72 +8532,72 @@
       <c r="E93" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
@@ -8616,51 +8616,51 @@
       <c r="E97" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
@@ -8700,51 +8700,51 @@
       <c r="E101" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
@@ -8805,51 +8805,51 @@
       <c r="E106" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>162</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
@@ -9182,243 +9182,243 @@
       <c r="G29" t="s">
         <v>369</v>
       </c>
       <c r="H29" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>30.08</v>
+        <v>44.36</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>44.36</v>
+        <v>43.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>43.68</v>
+        <v>40.58</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>40.58</v>
+        <v>36.88</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>36.88</v>
+        <v>50.18</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>50.18</v>
+        <v>47.06</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>47.06</v>
+        <v>35.68</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
         <v>35.68</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>128</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>35.68</v>
+        <v>30.08</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
         <v>47.24</v>
       </c>
@@ -9680,51 +9680,51 @@
       <c r="E50" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>41.58</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>35.36</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>139</v>
       </c>
@@ -9761,66 +9761,66 @@
       <c r="H53" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>43.68</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>47.68</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>142</v>
       </c>
@@ -9848,51 +9848,51 @@
       <c r="E57" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>47.2</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
         <v>48.5</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>143</v>
       </c>
@@ -9968,609 +9968,609 @@
       <c r="E62" s="5" t="s">
         <v>145</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
         <v>48.62</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>43.32</v>
+        <v>46.18</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>61.48</v>
+        <v>46.38</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>42.88</v>
+        <v>45.98</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>55.68</v>
+        <v>48.84</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>46.56</v>
+        <v>34.88</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>48.52</v>
+        <v>35.68</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>46.54</v>
+        <v>47.28</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>48.5</v>
+        <v>48.34</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>46.36</v>
+        <v>47.68</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>48.4</v>
+        <v>49.32</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>47.36</v>
+        <v>52.4</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
-        <v>46.18</v>
+        <v>40.68</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
-        <v>50.16</v>
+        <v>43.32</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
-        <v>46.38</v>
+        <v>61.48</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
-        <v>45.98</v>
+        <v>42.88</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
-        <v>48.84</v>
+        <v>55.68</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
-        <v>34.88</v>
+        <v>46.56</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
-        <v>35.68</v>
+        <v>48.52</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
-        <v>47.28</v>
+        <v>46.54</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
-        <v>48.34</v>
+        <v>48.5</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
-        <v>47.68</v>
+        <v>46.36</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
-        <v>49.32</v>
+        <v>48.4</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
-        <v>52.4</v>
+        <v>47.36</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
-        <v>40.68</v>
+        <v>50.16</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
         <v>47.46</v>
       </c>
@@ -10688,51 +10688,51 @@
       <c r="E92" s="5" t="s">
         <v>155</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
         <v>50.28</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
         <v>28.44</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>156</v>
       </c>
@@ -10904,51 +10904,51 @@
       <c r="E101" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
         <v>46.3</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B102" s="5"/>
       <c r="C102" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
         <v>48.68</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>136</v>
       </c>
@@ -11192,75 +11192,75 @@
       <c r="E113" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
         <v>47.32</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
         <v>48.62</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
         <v>43.28</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>161</v>
       </c>
@@ -11288,51 +11288,51 @@
       <c r="E117" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
         <v>47.12</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
         <v>43.5</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>136</v>
       </c>
@@ -11384,51 +11384,51 @@
       <c r="E121" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
         <v>47.38</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
         <v>49.14</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>133</v>
       </c>
@@ -11441,51 +11441,51 @@
       <c r="H123" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>156</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
         <v>49.32</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
         <v>48</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>239</v>
       </c>
@@ -11504,51 +11504,51 @@
       <c r="E126" s="5" t="s">
         <v>156</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
         <v>49.5</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
         <v>34.78</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>162</v>
       </c>