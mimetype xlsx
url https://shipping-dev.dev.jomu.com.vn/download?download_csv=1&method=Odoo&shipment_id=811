--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,171 +89,171 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2310010-01-0063</t>
+  </si>
+  <si>
+    <t>2310010-02-0064</t>
+  </si>
+  <si>
+    <t>2310010-01-0065</t>
+  </si>
+  <si>
+    <t>2310010-01-0066</t>
+  </si>
+  <si>
     <t>2310010-02-0054</t>
   </si>
   <si>
     <t>2310010-02-0055</t>
   </si>
   <si>
     <t>2310010-02-0056</t>
   </si>
   <si>
     <t>2310010-02-0057</t>
   </si>
   <si>
     <t>2310010-02-0058</t>
   </si>
   <si>
     <t>2310010-02-0059</t>
   </si>
   <si>
     <t>2310010-02-0060</t>
   </si>
   <si>
     <t>2310010-02-0061</t>
   </si>
   <si>
     <t>2310010-01-0062</t>
   </si>
   <si>
-    <t>2310010-01-0063</t>
-[...10 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>153.0</t>
+  </si>
+  <si>
+    <t>170.0</t>
+  </si>
+  <si>
+    <t>174.0</t>
+  </si>
+  <si>
     <t>117.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>132.0</t>
   </si>
   <si>
     <t>133.0</t>
   </si>
   <si>
     <t>142.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
-    <t>168.0</t>
-[...8 lines deleted...]
-    <t>174.0</t>
+    <t>64.20</t>
+  </si>
+  <si>
+    <t>56.40</t>
+  </si>
+  <si>
+    <t>63.24</t>
+  </si>
+  <si>
+    <t>67.20</t>
   </si>
   <si>
     <t>43.52</t>
   </si>
   <si>
     <t>45.46</t>
   </si>
   <si>
     <t>41.18</t>
   </si>
   <si>
     <t>42.00</t>
   </si>
   <si>
     <t>44.12</t>
   </si>
   <si>
     <t>48.82</t>
   </si>
   <si>
     <t>49.02</t>
   </si>
   <si>
     <t>52.32</t>
   </si>
   <si>
     <t>63.56</t>
-  </si>
-[...10 lines deleted...]
-    <t>67.20</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>February 27, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -292,87 +292,87 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2310010_01 - 0063</t>
+  </si>
+  <si>
+    <t>2310010_02 - 0064</t>
+  </si>
+  <si>
+    <t>2310010_01 - 0065</t>
+  </si>
+  <si>
+    <t>2310010_01 - 0066</t>
+  </si>
+  <si>
     <t>2310010_02 - 0054</t>
   </si>
   <si>
     <t>2310010_02 - 0055</t>
   </si>
   <si>
     <t>2310010_02 - 0056</t>
   </si>
   <si>
     <t>2310010_02 - 0057</t>
   </si>
   <si>
     <t>2310010_02 - 0058</t>
   </si>
   <si>
     <t>2310010_02 - 0059</t>
   </si>
   <si>
     <t>2310010_02 - 0060</t>
   </si>
   <si>
     <t>2310010_02 - 0061</t>
   </si>
   <si>
     <t>2310010_01 - 0062</t>
-  </si>
-[...10 lines deleted...]
-    <t>2310010_01 - 0066</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2660,339 +2660,339 @@
       <c r="G29" t="s">
         <v>97</v>
       </c>
       <c r="H29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>43.2</v>
+        <v>63.88</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>45.14</v>
+        <v>56.08</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>40.86</v>
+        <v>62.92</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>41.68</v>
+        <v>66.88</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>43.8</v>
+        <v>43.2</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>48.5</v>
+        <v>45.14</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>48.7</v>
+        <v>40.86</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>52</v>
+        <v>41.68</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>63.24</v>
+        <v>43.8</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>63.88</v>
+        <v>48.5</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>56.08</v>
+        <v>48.7</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>62.92</v>
+        <v>52</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>66.88</v>
+        <v>63.24</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="50" spans="6:6">
       <c r="F50" s="6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 811
 Document #: FO022451</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>