--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,360 +89,360 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308008-10-0882</t>
+  </si>
+  <si>
+    <t>2308008-10-0883</t>
+  </si>
+  <si>
+    <t>2308008-01-0626</t>
+  </si>
+  <si>
+    <t>2308008-01-0627</t>
+  </si>
+  <si>
+    <t>2308008-01-0628</t>
+  </si>
+  <si>
+    <t>2308008-07-0719</t>
+  </si>
+  <si>
+    <t>2308008-07-0720</t>
+  </si>
+  <si>
+    <t>2308008-07-0721</t>
+  </si>
+  <si>
+    <t>2308008-07-0722</t>
+  </si>
+  <si>
+    <t>2308008-07-0723</t>
+  </si>
+  <si>
+    <t>2308008-07-0724</t>
+  </si>
+  <si>
+    <t>2308008-04-0442</t>
+  </si>
+  <si>
     <t>2308008-05-0443</t>
   </si>
   <si>
-    <t>2308008-10-0882</t>
-[...34 lines deleted...]
-  <si>
     <t>2308008-05-0444</t>
   </si>
   <si>
     <t>2308008-04-0445</t>
   </si>
   <si>
     <t>2308008-04-0446</t>
   </si>
   <si>
     <t>2308008-11-0886</t>
   </si>
   <si>
     <t>2308008-11-0887</t>
   </si>
   <si>
     <t>2308008-11-0888</t>
   </si>
   <si>
     <t>2308008-11-0889</t>
   </si>
   <si>
     <t>2308008-11-0890</t>
   </si>
   <si>
     <t>2308008-11-0891</t>
   </si>
   <si>
     <t>2308008-11-0892</t>
   </si>
   <si>
+    <t>2308008-11-0893</t>
+  </si>
+  <si>
+    <t>2308008-11-0894</t>
+  </si>
+  <si>
+    <t>2308008-11-0895</t>
+  </si>
+  <si>
+    <t>2308008-11-0896</t>
+  </si>
+  <si>
+    <t>2308008-11-0897</t>
+  </si>
+  <si>
+    <t>2308008-11-0898</t>
+  </si>
+  <si>
+    <t>2308008-11-0899</t>
+  </si>
+  <si>
+    <t>2308008-11-0900</t>
+  </si>
+  <si>
+    <t>2308008-11-0901</t>
+  </si>
+  <si>
+    <t>2308008-11-0902</t>
+  </si>
+  <si>
     <t>2308008-11-0903</t>
   </si>
   <si>
     <t>2308008-11-0904</t>
   </si>
   <si>
     <t>2308008-11-0905</t>
   </si>
   <si>
     <t>2308008-11-0906</t>
   </si>
   <si>
-    <t>2308008-11-0893</t>
-[...28 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>47.3</t>
   </si>
   <si>
+    <t>103.0</t>
+  </si>
+  <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
     <t>100.0</t>
   </si>
   <si>
-    <t>103.0</t>
-[...7 lines deleted...]
-  <si>
     <t>56.0</t>
   </si>
   <si>
     <t>105.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>107.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>164.0</t>
   </si>
   <si>
     <t>174.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>178.0</t>
   </si>
   <si>
     <t>171.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>167.0</t>
+  </si>
+  <si>
+    <t>173.0</t>
+  </si>
+  <si>
+    <t>156.0</t>
+  </si>
+  <si>
+    <t>163.0</t>
+  </si>
+  <si>
+    <t>117.0</t>
+  </si>
+  <si>
     <t>118.0</t>
   </si>
   <si>
     <t>128.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
-    <t>168.0</t>
-[...14 lines deleted...]
-    <t>117.0</t>
+    <t>48.52</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>49.16</t>
+  </si>
+  <si>
+    <t>46.90</t>
+  </si>
+  <si>
+    <t>27.80</t>
+  </si>
+  <si>
+    <t>49.04</t>
+  </si>
+  <si>
+    <t>49.50</t>
+  </si>
+  <si>
+    <t>51.00</t>
+  </si>
+  <si>
+    <t>48.86</t>
+  </si>
+  <si>
+    <t>49.12</t>
+  </si>
+  <si>
+    <t>50.84</t>
+  </si>
+  <si>
+    <t>61.00</t>
   </si>
   <si>
     <t>47.76</t>
   </si>
   <si>
-    <t>48.52</t>
-[...34 lines deleted...]
-  <si>
     <t>42.32</t>
   </si>
   <si>
     <t>47.48</t>
   </si>
   <si>
     <t>31.60</t>
   </si>
   <si>
     <t>74.60</t>
   </si>
   <si>
     <t>78.70</t>
   </si>
   <si>
     <t>75.24</t>
   </si>
   <si>
     <t>80.32</t>
   </si>
   <si>
     <t>78.32</t>
   </si>
   <si>
     <t>75.48</t>
   </si>
   <si>
     <t>76.00</t>
   </si>
   <si>
+    <t>75.40</t>
+  </si>
+  <si>
+    <t>75.80</t>
+  </si>
+  <si>
+    <t>76.40</t>
+  </si>
+  <si>
+    <t>75.56</t>
+  </si>
+  <si>
+    <t>77.60</t>
+  </si>
+  <si>
+    <t>75.92</t>
+  </si>
+  <si>
+    <t>77.94</t>
+  </si>
+  <si>
+    <t>71.66</t>
+  </si>
+  <si>
+    <t>73.86</t>
+  </si>
+  <si>
     <t>53.00</t>
   </si>
   <si>
     <t>57.62</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>40.64</t>
-  </si>
-[...25 lines deleted...]
-    <t>73.86</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>February 28, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -481,159 +481,159 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308008_10 - 0882</t>
+  </si>
+  <si>
+    <t>2308008_10 - 0883</t>
+  </si>
+  <si>
+    <t>2308008_01 - 0626</t>
+  </si>
+  <si>
+    <t>2308008_01 - 0627</t>
+  </si>
+  <si>
+    <t>2308008_01 - 0628</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0719</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0720</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0721</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0722</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0723</t>
+  </si>
+  <si>
+    <t>2308008_07 - 0724</t>
+  </si>
+  <si>
+    <t>2308008_04 - 0442</t>
+  </si>
+  <si>
     <t>2308008_05 - 0443</t>
   </si>
   <si>
-    <t>2308008_10 - 0882</t>
-[...34 lines deleted...]
-  <si>
     <t>2308008_05 - 0444</t>
   </si>
   <si>
     <t>2308008_04 - 0445</t>
   </si>
   <si>
     <t>2308008_04 - 0446</t>
   </si>
   <si>
     <t>2308008_11 - 0886</t>
   </si>
   <si>
     <t>2308008_11 - 0887</t>
   </si>
   <si>
     <t>2308008_11 - 0888</t>
   </si>
   <si>
     <t>2308008_11 - 0889</t>
   </si>
   <si>
     <t>2308008_11 - 0890</t>
   </si>
   <si>
     <t>2308008_11 - 0891</t>
   </si>
   <si>
     <t>2308008_11 - 0892</t>
   </si>
   <si>
+    <t>2308008_11 - 0893</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0894</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0895</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0896</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0897</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0898</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0899</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0900</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0901</t>
+  </si>
+  <si>
+    <t>2308008_11 - 0902</t>
+  </si>
+  <si>
     <t>2308008_11 - 0903</t>
   </si>
   <si>
     <t>2308008_11 - 0904</t>
   </si>
   <si>
     <t>2308008_11 - 0905</t>
   </si>
   <si>
     <t>2308008_11 - 0906</t>
-  </si>
-[...28 lines deleted...]
-    <t>2308008_11 - 0902</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1565,291 +1565,291 @@
       <c r="F13" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
@@ -2045,345 +2045,345 @@
       <c r="F33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -2578,261 +2578,261 @@
       <c r="E13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -2998,240 +2998,240 @@
       <c r="E33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
@@ -3492,261 +3492,261 @@
       <c r="E13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -3912,240 +3912,240 @@
       <c r="E33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
@@ -4505,381 +4505,381 @@
       <c r="G29" t="s">
         <v>184</v>
       </c>
       <c r="H29" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>47.44</v>
+        <v>48.2</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>48.2</v>
+        <v>49.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>49.68</v>
+        <v>48.84</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>48.84</v>
+        <v>46.58</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>46.58</v>
+        <v>27.48</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>27.48</v>
+        <v>48.72</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>48.72</v>
+        <v>49.18</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>49.18</v>
+        <v>50.68</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>50.68</v>
+        <v>48.54</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>48.54</v>
+        <v>48.8</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>48.8</v>
+        <v>50.52</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>50.52</v>
+        <v>60.68</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>60.68</v>
+        <v>47.44</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>42</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>47.16</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>69</v>
       </c>
@@ -5057,366 +5057,366 @@
       <c r="G52" s="5">
         <v>75.68000000000001</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>52.68</v>
+        <v>75.08</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>57.3</v>
+        <v>75.48</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>38.68</v>
+        <v>76.08</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>40.32</v>
+        <v>75.23999999999999</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>75.08</v>
+        <v>77.28</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>75.48</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>76.08</v>
+        <v>77.62</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>75.23999999999999</v>
+        <v>71.34</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>77.28</v>
+        <v>73.54000000000001</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>75.59999999999999</v>
+        <v>52.68</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>77.62</v>
+        <v>52.68</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>71.34</v>
+        <v>57.3</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>73.54000000000001</v>
+        <v>38.68</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>52.68</v>
+        <v>40.32</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="F74" s="6" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 820
 Document #: FO022460</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>