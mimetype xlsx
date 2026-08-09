--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,68 +89,68 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2312012-09-0524</t>
+  </si>
+  <si>
+    <t>2312012-09-0525</t>
+  </si>
+  <si>
+    <t>2312012-09-0542</t>
+  </si>
+  <si>
+    <t>2312012-09-0543</t>
+  </si>
+  <si>
+    <t>2312012-09-0546</t>
+  </si>
+  <si>
     <t>2312012-09-0547</t>
   </si>
   <si>
-    <t>2312012-09-0524</t>
-[...13 lines deleted...]
-  <si>
     <t>2312012-09-0559</t>
   </si>
   <si>
     <t>2312012-09-0560</t>
   </si>
   <si>
     <t>2312012-10-0561</t>
   </si>
   <si>
     <t>2312012-10-0562</t>
   </si>
   <si>
     <t>2312012-10-0563</t>
   </si>
   <si>
     <t>2312012-10-0564</t>
   </si>
   <si>
     <t>2312012-10-0565</t>
   </si>
   <si>
     <t>2312012-10-0566</t>
   </si>
   <si>
     <t>2312012-10-0567</t>
@@ -185,114 +185,114 @@
   <si>
     <t>2312012-07-0578</t>
   </si>
   <si>
     <t>2312012-10-0580</t>
   </si>
   <si>
     <t>2312012-10-0581</t>
   </si>
   <si>
     <t>2312012-10-0582</t>
   </si>
   <si>
     <t>2312012-10-0583</t>
   </si>
   <si>
     <t>2312012-10-0584</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>165.0</t>
+  </si>
+  <si>
     <t>167.0</t>
   </si>
   <si>
-    <t>165.0</t>
-[...1 lines deleted...]
-  <si>
     <t>164.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
     <t>159.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>156.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>187.0</t>
   </si>
   <si>
     <t>188.0</t>
   </si>
   <si>
     <t>186.0</t>
   </si>
   <si>
     <t>147.0</t>
   </si>
   <si>
     <t>157.0</t>
   </si>
   <si>
     <t>151.0</t>
   </si>
   <si>
     <t>168.0</t>
   </si>
   <si>
     <t>211.0</t>
   </si>
   <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>48.80</t>
+  </si>
+  <si>
+    <t>46.92</t>
+  </si>
+  <si>
+    <t>50.30</t>
+  </si>
+  <si>
+    <t>46.78</t>
+  </si>
+  <si>
     <t>48.90</t>
-  </si>
-[...13 lines deleted...]
-    <t>46.78</t>
   </si>
   <si>
     <t>47.88</t>
   </si>
   <si>
     <t>45.00</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>49.52</t>
   </si>
   <si>
     <t>47.60</t>
   </si>
   <si>
     <t>48.60</t>
   </si>
   <si>
     <t>47.64</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
@@ -400,66 +400,66 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2312012_09 - 0524</t>
+  </si>
+  <si>
+    <t>2312012_09 - 0525</t>
+  </si>
+  <si>
+    <t>2312012_09 - 0542</t>
+  </si>
+  <si>
+    <t>2312012_09 - 0543</t>
+  </si>
+  <si>
+    <t>2312012_09 - 0546</t>
+  </si>
+  <si>
     <t>2312012_09 - 0547</t>
-  </si>
-[...13 lines deleted...]
-    <t>2312012_09 - 0546</t>
   </si>
   <si>
     <t>2312012_09 - 0559</t>
   </si>
   <si>
     <t>2312012_09 - 0560</t>
   </si>
   <si>
     <t>2312012_10 - 0561</t>
   </si>
   <si>
     <t>2312012_10 - 0562</t>
   </si>
   <si>
     <t>2312012_10 - 0563</t>
   </si>
   <si>
     <t>2312012_10 - 0564</t>
   </si>
   <si>
     <t>2312012_10 - 0565</t>
   </si>
   <si>
     <t>2312012_10 - 0566</t>
   </si>
@@ -1415,123 +1415,123 @@
       <c r="F11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>52</v>
       </c>
@@ -1631,51 +1631,51 @@
       <c r="F20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>52</v>
       </c>
@@ -1703,51 +1703,51 @@
       <c r="F23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>57</v>
       </c>
@@ -1823,75 +1823,75 @@
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>61</v>
       </c>
@@ -2266,114 +2266,114 @@
       <c r="E11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
@@ -2455,51 +2455,51 @@
       <c r="E20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
@@ -2518,51 +2518,51 @@
       <c r="E23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -2623,72 +2623,72 @@
       <c r="E28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
@@ -3033,114 +3033,114 @@
       <c r="E11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
@@ -3222,51 +3222,51 @@
       <c r="E20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
@@ -3285,51 +3285,51 @@
       <c r="E23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -3390,72 +3390,72 @@
       <c r="E28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
@@ -3941,171 +3941,171 @@
       <c r="G29" t="s">
         <v>150</v>
       </c>
       <c r="H29" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>48.58</v>
+        <v>47.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>47.68</v>
+        <v>48.48</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>48.48</v>
+        <v>46.6</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>46.6</v>
+        <v>49.98</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>49.98</v>
+        <v>46.46</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>46.46</v>
+        <v>48.58</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>47.56</v>
       </c>
@@ -4199,51 +4199,51 @@
       <c r="E40" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
         <v>47.28</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>48.28</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>52</v>
       </c>
@@ -4271,51 +4271,51 @@
       <c r="E43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>45.68</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>48.82</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>57</v>
       </c>
@@ -4391,75 +4391,75 @@
       <c r="E48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>53.68</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>48.28</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>48.18</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>61</v>
       </c>