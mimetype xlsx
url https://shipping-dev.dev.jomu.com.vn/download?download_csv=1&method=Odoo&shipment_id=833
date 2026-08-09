--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,233 +89,281 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2402003-02-0047</t>
+  </si>
+  <si>
+    <t>2402003-02-0048</t>
+  </si>
+  <si>
+    <t>2402003-01-0049</t>
+  </si>
+  <si>
+    <t>2402003-01-0050</t>
+  </si>
+  <si>
+    <t>2402003-02-0051</t>
+  </si>
+  <si>
+    <t>2402003-02-0052</t>
+  </si>
+  <si>
+    <t>2402003-01-0053</t>
+  </si>
+  <si>
+    <t>2402003-01-0054</t>
+  </si>
+  <si>
+    <t>2402003-02-0055</t>
+  </si>
+  <si>
+    <t>2402003-02-0056</t>
+  </si>
+  <si>
+    <t>2402003-02-0057</t>
+  </si>
+  <si>
+    <t>2402003-01-0058</t>
+  </si>
+  <si>
+    <t>2402003-02-0059</t>
+  </si>
+  <si>
+    <t>2402003-02-0060</t>
+  </si>
+  <si>
+    <t>2402003-02-0061</t>
+  </si>
+  <si>
+    <t>2402003-01-0062</t>
+  </si>
+  <si>
+    <t>2402003-01-0063</t>
+  </si>
+  <si>
+    <t>2402003-01-0064</t>
+  </si>
+  <si>
+    <t>2402003-01-0065</t>
+  </si>
+  <si>
+    <t>2402003-01-0066</t>
+  </si>
+  <si>
+    <t>2402003-02-0067</t>
+  </si>
+  <si>
+    <t>2402003-02-0068</t>
+  </si>
+  <si>
+    <t>2402003-02-0069</t>
+  </si>
+  <si>
+    <t>2402003-01-0070</t>
+  </si>
+  <si>
+    <t>2402003-01-0071</t>
+  </si>
+  <si>
+    <t>2402003-02-0072</t>
+  </si>
+  <si>
+    <t>2402003-02-0073</t>
+  </si>
+  <si>
+    <t>2402003-01-0074</t>
+  </si>
+  <si>
+    <t>2402003-01-0075</t>
+  </si>
+  <si>
+    <t>2402003-03-0076</t>
+  </si>
+  <si>
+    <t>2402003-03-0077</t>
+  </si>
+  <si>
+    <t>2402003-03-0078</t>
+  </si>
+  <si>
+    <t>2402003-02-0079</t>
+  </si>
+  <si>
+    <t>2402003-02-0080</t>
+  </si>
+  <si>
+    <t>2402003-02-0081</t>
+  </si>
+  <si>
+    <t>2402003-03-0082</t>
+  </si>
+  <si>
+    <t>2402003-03-0083</t>
+  </si>
+  <si>
+    <t>2402003-03-0084</t>
+  </si>
+  <si>
+    <t>2402003-01-0085</t>
+  </si>
+  <si>
+    <t>2402003-01-0086</t>
+  </si>
+  <si>
+    <t>2402003-01-0087</t>
+  </si>
+  <si>
+    <t>2402003-01-0088</t>
+  </si>
+  <si>
+    <t>2402003-01-0089</t>
+  </si>
+  <si>
+    <t>2402003-01-0090</t>
+  </si>
+  <si>
+    <t>2402003-02-0091</t>
+  </si>
+  <si>
+    <t>2402003-02-0092</t>
+  </si>
+  <si>
+    <t>2402003-02-0093</t>
+  </si>
+  <si>
+    <t>2402003-01-0094</t>
+  </si>
+  <si>
+    <t>2402003-01-0095</t>
+  </si>
+  <si>
+    <t>2402003-03-0096</t>
+  </si>
+  <si>
+    <t>2402003-03-0097</t>
+  </si>
+  <si>
+    <t>2402003-03-0098</t>
+  </si>
+  <si>
+    <t>2402003-01-0099</t>
+  </si>
+  <si>
+    <t>2402003-01-0100</t>
+  </si>
+  <si>
+    <t>2402003-01-0101</t>
+  </si>
+  <si>
+    <t>2402003-01-0102</t>
+  </si>
+  <si>
+    <t>2402003-01-0103</t>
+  </si>
+  <si>
+    <t>2402003-01-0104</t>
+  </si>
+  <si>
+    <t>2402003-03-0105</t>
+  </si>
+  <si>
+    <t>2402003-03-0106</t>
+  </si>
+  <si>
+    <t>2402003-03-0107</t>
+  </si>
+  <si>
+    <t>2402003-04-0108</t>
+  </si>
+  <si>
+    <t>2402003-04-0109</t>
+  </si>
+  <si>
+    <t>2402003-01-0110</t>
+  </si>
+  <si>
+    <t>2402003-01-0111</t>
+  </si>
+  <si>
+    <t>2402003-01-0112</t>
+  </si>
+  <si>
+    <t>2402003-02-0113</t>
+  </si>
+  <si>
+    <t>2402003-02-0114</t>
+  </si>
+  <si>
+    <t>2402003-03-0115</t>
+  </si>
+  <si>
+    <t>2402003-03-0116</t>
+  </si>
+  <si>
+    <t>2402003-03-0117</t>
+  </si>
+  <si>
+    <t>2402003-01-0118</t>
+  </si>
+  <si>
+    <t>2402003-01-0119</t>
+  </si>
+  <si>
+    <t>2402003-01-0120</t>
+  </si>
+  <si>
+    <t>2402003-01-0121</t>
+  </si>
+  <si>
+    <t>2402003-01-0122</t>
+  </si>
+  <si>
     <t>2402003-01-0001</t>
   </si>
   <si>
-    <t>2402003-01-0063</t>
-[...178 lines deleted...]
-  <si>
     <t>2402003-01-0002</t>
   </si>
   <si>
     <t>2402003-01-0003</t>
   </si>
   <si>
     <t>2402003-02-0004</t>
   </si>
   <si>
     <t>2402003-02-0005</t>
   </si>
   <si>
     <t>2402003-02-0006</t>
   </si>
   <si>
     <t>2402003-02-0007</t>
   </si>
   <si>
     <t>2402003-02-0008</t>
   </si>
   <si>
     <t>2402003-02-0009</t>
   </si>
   <si>
     <t>2402003-01-0010</t>
@@ -407,407 +455,392 @@
   <si>
     <t>2402003-02-0039</t>
   </si>
   <si>
     <t>2402003-02-0040</t>
   </si>
   <si>
     <t>2402003-02-0041</t>
   </si>
   <si>
     <t>2402003-02-0042</t>
   </si>
   <si>
     <t>2402003-01-0043</t>
   </si>
   <si>
     <t>2402003-01-0044</t>
   </si>
   <si>
     <t>2402003-01-0045</t>
   </si>
   <si>
     <t>2402003-01-0046</t>
   </si>
   <si>
-    <t>2402003-02-0047</t>
-[...46 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>47.0</t>
+  </si>
+  <si>
     <t>47.5</t>
   </si>
   <si>
-    <t>47.0</t>
-[...1 lines deleted...]
-  <si>
     <t>47.3</t>
   </si>
   <si>
+    <t>130.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>175.0</t>
+  </si>
+  <si>
+    <t>125.0</t>
+  </si>
+  <si>
+    <t>133.0</t>
+  </si>
+  <si>
+    <t>167.0</t>
+  </si>
+  <si>
+    <t>129.0</t>
+  </si>
+  <si>
+    <t>140.0</t>
+  </si>
+  <si>
+    <t>194.0</t>
+  </si>
+  <si>
+    <t>141.0</t>
+  </si>
+  <si>
+    <t>156.0</t>
+  </si>
+  <si>
+    <t>55.0</t>
+  </si>
+  <si>
+    <t>137.0</t>
+  </si>
+  <si>
+    <t>145.0</t>
+  </si>
+  <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>171.0</t>
+  </si>
+  <si>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>146.0</t>
+  </si>
+  <si>
+    <t>152.0</t>
+  </si>
+  <si>
+    <t>136.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
     <t>110.0</t>
   </si>
   <si>
-    <t>137.0</t>
-[...37 lines deleted...]
-  <si>
     <t>112.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>113.0</t>
   </si>
   <si>
-    <t>116.0</t>
-[...1 lines deleted...]
-  <si>
     <t>124.0</t>
   </si>
   <si>
     <t>92.0</t>
   </si>
   <si>
     <t>117.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>106.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>127.0</t>
   </si>
   <si>
     <t>105.0</t>
   </si>
   <si>
     <t>126.0</t>
   </si>
   <si>
-    <t>130.0</t>
-[...1 lines deleted...]
-  <si>
     <t>78.0</t>
   </si>
   <si>
-    <t>129.0</t>
-[...1 lines deleted...]
-  <si>
     <t>128.0</t>
   </si>
   <si>
     <t>139.0</t>
   </si>
   <si>
-    <t>156.0</t>
-[...1 lines deleted...]
-  <si>
     <t>93.0</t>
   </si>
   <si>
     <t>122.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
     <t>96.0</t>
   </si>
   <si>
     <t>73.0</t>
   </si>
   <si>
-    <t>175.0</t>
-[...1 lines deleted...]
-  <si>
     <t>138.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
-    <t>125.0</t>
-[...1 lines deleted...]
-  <si>
     <t>132.0</t>
   </si>
   <si>
     <t>147.0</t>
   </si>
   <si>
-    <t>133.0</t>
-[...8 lines deleted...]
-    <t>55.0</t>
+    <t>60.00</t>
+  </si>
+  <si>
+    <t>53.70</t>
+  </si>
+  <si>
+    <t>73.80</t>
+  </si>
+  <si>
+    <t>77.00</t>
+  </si>
+  <si>
+    <t>57.92</t>
+  </si>
+  <si>
+    <t>61.80</t>
+  </si>
+  <si>
+    <t>74.00</t>
+  </si>
+  <si>
+    <t>59.80</t>
+  </si>
+  <si>
+    <t>62.80</t>
+  </si>
+  <si>
+    <t>89.90</t>
+  </si>
+  <si>
+    <t>62.60</t>
+  </si>
+  <si>
+    <t>63.00</t>
+  </si>
+  <si>
+    <t>71.00</t>
+  </si>
+  <si>
+    <t>25.48</t>
+  </si>
+  <si>
+    <t>63.66</t>
+  </si>
+  <si>
+    <t>65.60</t>
+  </si>
+  <si>
+    <t>46.48</t>
+  </si>
+  <si>
+    <t>48.34</t>
+  </si>
+  <si>
+    <t>76.19</t>
+  </si>
+  <si>
+    <t>79.92</t>
+  </si>
+  <si>
+    <t>69.24</t>
+  </si>
+  <si>
+    <t>51.20</t>
+  </si>
+  <si>
+    <t>70.00</t>
+  </si>
+  <si>
+    <t>58.60</t>
+  </si>
+  <si>
+    <t>72.40</t>
+  </si>
+  <si>
+    <t>49.00</t>
+  </si>
+  <si>
+    <t>49.60</t>
+  </si>
+  <si>
+    <t>57.00</t>
+  </si>
+  <si>
+    <t>49.72</t>
+  </si>
+  <si>
+    <t>50.90</t>
+  </si>
+  <si>
+    <t>50.98</t>
+  </si>
+  <si>
+    <t>53.53</t>
+  </si>
+  <si>
+    <t>56.00</t>
+  </si>
+  <si>
+    <t>56.60</t>
+  </si>
+  <si>
+    <t>41.00</t>
+  </si>
+  <si>
+    <t>49.50</t>
+  </si>
+  <si>
+    <t>53.44</t>
+  </si>
+  <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>52.80</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>54.20</t>
+  </si>
+  <si>
+    <t>50.58</t>
+  </si>
+  <si>
+    <t>53.60</t>
+  </si>
+  <si>
+    <t>50.80</t>
+  </si>
+  <si>
+    <t>54.40</t>
+  </si>
+  <si>
+    <t>59.00</t>
+  </si>
+  <si>
+    <t>49.66</t>
+  </si>
+  <si>
+    <t>47.60</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>49.90</t>
+  </si>
+  <si>
+    <t>49.70</t>
+  </si>
+  <si>
+    <t>50.88</t>
+  </si>
+  <si>
+    <t>52.60</t>
+  </si>
+  <si>
+    <t>51.49</t>
   </si>
   <si>
     <t>51.16</t>
   </si>
   <si>
-    <t>63.66</t>
-[...130 lines deleted...]
-  <si>
     <t>48.88</t>
   </si>
   <si>
     <t>34.78</t>
   </si>
   <si>
     <t>58.78</t>
   </si>
   <si>
     <t>57.60</t>
   </si>
   <si>
     <t>62.18</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
     <t>50.20</t>
   </si>
   <si>
     <t>53.90</t>
   </si>
   <si>
     <t>69.32</t>
@@ -869,90 +902,57 @@
   <si>
     <t>50.51</t>
   </si>
   <si>
     <t>50.97</t>
   </si>
   <si>
     <t>55.60</t>
   </si>
   <si>
     <t>50.89</t>
   </si>
   <si>
     <t>57.46</t>
   </si>
   <si>
     <t>53.29</t>
   </si>
   <si>
     <t>53.75</t>
   </si>
   <si>
     <t>59.32</t>
   </si>
   <si>
-    <t>57.92</t>
-[...1 lines deleted...]
-  <si>
     <t>61.17</t>
   </si>
   <si>
     <t>68.12</t>
   </si>
   <si>
     <t>69.51</t>
-  </si>
-[...28 lines deleted...]
-    <t>25.48</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 05, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -991,233 +991,281 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2402003_02 - 0047</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0048</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0049</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0050</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0051</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0052</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0053</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0054</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0055</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0056</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0057</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0058</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0059</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0060</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0061</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0062</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0063</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0064</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0065</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0066</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0067</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0068</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0069</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0070</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0071</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0072</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0073</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0074</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0075</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0076</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0077</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0078</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0079</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0080</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0081</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0082</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0083</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0084</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0085</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0086</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0087</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0088</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0089</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0090</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0091</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0092</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0093</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0094</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0095</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0096</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0097</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0098</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0099</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0100</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0101</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0102</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0103</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0104</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0105</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0106</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0107</t>
+  </si>
+  <si>
+    <t>2402003_04 - 0108</t>
+  </si>
+  <si>
+    <t>2402003_04 - 0109</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0110</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0111</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0112</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0113</t>
+  </si>
+  <si>
+    <t>2402003_02 - 0114</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0115</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0116</t>
+  </si>
+  <si>
+    <t>2402003_03 - 0117</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0118</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0119</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0120</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0121</t>
+  </si>
+  <si>
+    <t>2402003_01 - 0122</t>
+  </si>
+  <si>
     <t>2402003_01 - 0001</t>
   </si>
   <si>
-    <t>2402003_01 - 0063</t>
-[...178 lines deleted...]
-  <si>
     <t>2402003_01 - 0002</t>
   </si>
   <si>
     <t>2402003_01 - 0003</t>
   </si>
   <si>
     <t>2402003_02 - 0004</t>
   </si>
   <si>
     <t>2402003_02 - 0005</t>
   </si>
   <si>
     <t>2402003_02 - 0006</t>
   </si>
   <si>
     <t>2402003_02 - 0007</t>
   </si>
   <si>
     <t>2402003_02 - 0008</t>
   </si>
   <si>
     <t>2402003_02 - 0009</t>
   </si>
   <si>
     <t>2402003_01 - 0010</t>
@@ -1307,98 +1355,50 @@
     <t>2402003_02 - 0038</t>
   </si>
   <si>
     <t>2402003_02 - 0039</t>
   </si>
   <si>
     <t>2402003_02 - 0040</t>
   </si>
   <si>
     <t>2402003_02 - 0041</t>
   </si>
   <si>
     <t>2402003_02 - 0042</t>
   </si>
   <si>
     <t>2402003_01 - 0043</t>
   </si>
   <si>
     <t>2402003_01 - 0044</t>
   </si>
   <si>
     <t>2402003_01 - 0045</t>
   </si>
   <si>
     <t>2402003_01 - 0046</t>
-  </si>
-[...46 lines deleted...]
-    <t>2402003_01 - 0062</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2255,2934 +2255,2934 @@
       <c r="E10" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>146</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>148</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>149</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>249</v>
+        <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>264</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>231</v>
+        <v>271</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>237</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>210</v>
+        <v>284</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>196</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>311</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5317,2574 +5317,2574 @@
         <v>140</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>146</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>148</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>149</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>196</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>311</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -8016,2574 +8016,2574 @@
         <v>140</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>146</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>148</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>149</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>150</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>160</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>424</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>196</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>311</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -10880,2955 +10880,2955 @@
       <c r="G29" t="s">
         <v>439</v>
       </c>
       <c r="H29" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>50.84</v>
+        <v>59.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>145</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>63.34</v>
+        <v>53.38</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>146</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>65.28</v>
+        <v>73.48</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>46.16</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>48.02</v>
+        <v>57.6</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>75.87</v>
+        <v>61.48</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>79.59999999999999</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>68.92</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>50.88</v>
+        <v>59.48</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>69.68000000000001</v>
+        <v>59.68</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>58.28</v>
+        <v>62.48</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>62.28</v>
+        <v>89.58</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>73.68000000000001</v>
+        <v>62.28</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>72.08</v>
+        <v>62.68</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>48.68</v>
+        <v>70.68000000000001</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>49.28</v>
+        <v>25.16</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>56.68</v>
+        <v>63.34</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>49.4</v>
+        <v>65.28</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>50.58</v>
+        <v>46.16</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>50.58</v>
+        <v>48.02</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>50.66</v>
+        <v>75.87</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>50.58</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>53.21</v>
+        <v>68.92</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>55.68</v>
+        <v>50.88</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>56.28</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>40.68</v>
+        <v>58.28</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>49.18</v>
+        <v>62.28</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>49.18</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>53.12</v>
+        <v>72.08</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>51.68</v>
+        <v>48.68</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>52.48</v>
+        <v>49.28</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>54.68</v>
+        <v>56.68</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>47.68</v>
+        <v>49.4</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>40.68</v>
+        <v>50.58</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>49.28</v>
+        <v>50.58</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>49.18</v>
+        <v>50.66</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>53.88</v>
+        <v>50.58</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>49.28</v>
+        <v>53.21</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>50.26</v>
+        <v>55.68</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>56.68</v>
+        <v>56.28</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>49.18</v>
+        <v>40.68</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
         <v>49.18</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>53.28</v>
+        <v>49.18</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>49.28</v>
+        <v>53.12</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
-        <v>50.48</v>
+        <v>51.68</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
-        <v>54.08</v>
+        <v>52.48</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
         <v>54.68</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
-        <v>58.68</v>
+        <v>47.68</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
-        <v>49.28</v>
+        <v>40.68</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
-        <v>49.34</v>
+        <v>49.28</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
-        <v>47.28</v>
+        <v>49.18</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
-        <v>57.68</v>
+        <v>53.88</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
-        <v>59.68</v>
+        <v>49.28</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
-        <v>49.58</v>
+        <v>50.26</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
-        <v>49.38</v>
+        <v>56.68</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
-        <v>54.68</v>
+        <v>49.18</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
-        <v>49.28</v>
+        <v>49.18</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
-        <v>50.56</v>
+        <v>53.28</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G88" s="5">
-        <v>52.28</v>
+        <v>49.28</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G89" s="5">
-        <v>49.34</v>
+        <v>50.48</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G90" s="5">
-        <v>51.17</v>
+        <v>54.08</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="5">
-        <v>48.56</v>
+        <v>54.68</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
-        <v>34.46</v>
+        <v>58.68</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
-        <v>58.46</v>
+        <v>49.28</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G94" s="5">
-        <v>57.28</v>
+        <v>49.34</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="5">
-        <v>61.86</v>
+        <v>47.28</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="5">
-        <v>46.48</v>
+        <v>57.68</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
-        <v>49.88</v>
+        <v>59.68</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>249</v>
+        <v>198</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
-        <v>53.58</v>
+        <v>49.58</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
-        <v>69</v>
+        <v>49.38</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
-        <v>49.18</v>
+        <v>54.68</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
-        <v>49.4</v>
+        <v>49.28</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B102" s="5"/>
       <c r="C102" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
-        <v>41.46</v>
+        <v>50.56</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
-        <v>48.88</v>
+        <v>52.28</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B104" s="5"/>
       <c r="C104" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
-        <v>48.92</v>
+        <v>49.34</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
-        <v>52.68</v>
+        <v>51.17</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B106" s="5"/>
       <c r="C106" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
-        <v>39.68</v>
+        <v>50.84</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B107" s="5"/>
       <c r="C107" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
-        <v>48.88</v>
+        <v>48.56</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="5">
-        <v>54.24</v>
+        <v>34.46</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="5">
-        <v>48.98</v>
+        <v>58.46</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="5">
-        <v>49.68</v>
+        <v>57.28</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G111" s="5">
-        <v>45.68</v>
+        <v>61.86</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="5">
-        <v>40.64</v>
+        <v>46.48</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
-        <v>43.3</v>
+        <v>49.88</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
-        <v>49.68</v>
+        <v>53.58</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
-        <v>49.68</v>
+        <v>69</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="5">
-        <v>32.24</v>
+        <v>49.18</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
-        <v>72.68000000000001</v>
+        <v>49.4</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>264</v>
+        <v>226</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
-        <v>77</v>
+        <v>41.46</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="5">
-        <v>61.36</v>
+        <v>48.88</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="5">
-        <v>61.46</v>
+        <v>48.92</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
-        <v>73.12</v>
+        <v>52.68</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
-        <v>75.34999999999999</v>
+        <v>39.68</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="5">
-        <v>50.19</v>
+        <v>48.88</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
-        <v>50.65</v>
+        <v>54.24</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
-        <v>55.28</v>
+        <v>48.98</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
-        <v>50.57</v>
+        <v>49.68</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
-        <v>50.48</v>
+        <v>45.68</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>231</v>
+        <v>271</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="5">
-        <v>57.14</v>
+        <v>40.64</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="5">
-        <v>52.97</v>
+        <v>43.3</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B130" s="5"/>
       <c r="C130" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="5">
-        <v>53.43</v>
+        <v>49.68</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="5"/>
       <c r="C131" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="5">
-        <v>59</v>
+        <v>49.68</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="5">
-        <v>57.6</v>
+        <v>32.24</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="5">
-        <v>60.85</v>
+        <v>72.68000000000001</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>193</v>
+        <v>147</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="5">
-        <v>67.8</v>
+        <v>77</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="5">
-        <v>69.19</v>
+        <v>61.36</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="5">
-        <v>59.68</v>
+        <v>61.46</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>237</v>
+        <v>278</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="5">
-        <v>53.38</v>
+        <v>73.12</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="5">
-        <v>73.48</v>
+        <v>75.34999999999999</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="5">
-        <v>76.68000000000001</v>
+        <v>50.19</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="5">
-        <v>57.6</v>
+        <v>50.65</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="5">
-        <v>61.48</v>
+        <v>55.28</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="5">
-        <v>73.68000000000001</v>
+        <v>50.57</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>210</v>
+        <v>284</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="5">
-        <v>73.68000000000001</v>
+        <v>50.48</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="5">
-        <v>59.48</v>
+        <v>57.14</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="5">
-        <v>59.68</v>
+        <v>52.97</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G146" s="5">
-        <v>62.48</v>
+        <v>53.43</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G147" s="5">
-        <v>89.58</v>
+        <v>59</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="5">
-        <v>62.28</v>
+        <v>57.6</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B149" s="5"/>
       <c r="C149" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>196</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="5">
-        <v>62.68</v>
+        <v>60.85</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B150" s="5"/>
       <c r="C150" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G150" s="5">
-        <v>70.68000000000001</v>
+        <v>67.8</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B151" s="5"/>
       <c r="C151" s="5" t="s">
         <v>446</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G151" s="5">
-        <v>25.16</v>
+        <v>69.19</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="F159" s="6" t="s">
         <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 833
 Document #: FO032413</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>