--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -110,111 +110,111 @@
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2402003-03-0126</t>
   </si>
   <si>
     <t>2402003-03-0127</t>
   </si>
   <si>
     <t>2402003-03-0128</t>
   </si>
   <si>
     <t>2402003-03-0132</t>
   </si>
   <si>
     <t>2402003-03-0133</t>
   </si>
   <si>
     <t>2402003-03-0134</t>
   </si>
   <si>
     <t>2402003-03-0137</t>
   </si>
   <si>
+    <t>2402003-03-0138</t>
+  </si>
+  <si>
     <t>2402003-03-0139</t>
   </si>
   <si>
-    <t>2402003-03-0138</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>113.0</t>
   </si>
   <si>
+    <t>114.0</t>
+  </si>
+  <si>
     <t>124.0</t>
   </si>
   <si>
-    <t>114.0</t>
-[...1 lines deleted...]
-  <si>
     <t>49.70</t>
   </si>
   <si>
     <t>50.88</t>
   </si>
   <si>
     <t>55.60</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
     <t>49.76</t>
   </si>
   <si>
     <t>53.00</t>
   </si>
   <si>
     <t>50.90</t>
   </si>
   <si>
+    <t>50.60</t>
+  </si>
+  <si>
     <t>57.00</t>
-  </si>
-[...1 lines deleted...]
-    <t>50.60</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 05, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -274,54 +274,54 @@
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2402003_03 - 0126</t>
   </si>
   <si>
     <t>2402003_03 - 0127</t>
   </si>
   <si>
     <t>2402003_03 - 0128</t>
   </si>
   <si>
     <t>2402003_03 - 0132</t>
   </si>
   <si>
     <t>2402003_03 - 0133</t>
   </si>
   <si>
     <t>2402003_03 - 0134</t>
   </si>
   <si>
     <t>2402003_03 - 0137</t>
   </si>
   <si>
+    <t>2402003_03 - 0138</t>
+  </si>
+  <si>
     <t>2402003_03 - 0139</t>
-  </si>
-[...1 lines deleted...]
-    <t>2402003_03 - 0138</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2513,75 +2513,75 @@
       <c r="G36" s="5">
         <v>50.58</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>56.68</v>
+        <v>50.28</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>50.28</v>
+        <v>56.68</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="F46" s="6" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 837
 Document #: FO032429</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>