--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,65 +89,65 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308002-21-1239</t>
+  </si>
+  <si>
+    <t>2308002-21-1240</t>
+  </si>
+  <si>
+    <t>2308002-21-1241</t>
+  </si>
+  <si>
+    <t>2308002-21-1242</t>
+  </si>
+  <si>
     <t>2308002-21-1243</t>
   </si>
   <si>
-    <t>2308002-21-1239</t>
-[...10 lines deleted...]
-  <si>
     <t>2308002-21-1244</t>
   </si>
   <si>
     <t>2308002-21-1245</t>
   </si>
   <si>
     <t>2308002-21-1246</t>
   </si>
   <si>
     <t>2308002-21-1247</t>
   </si>
   <si>
     <t>2308002-21-1248</t>
   </si>
   <si>
     <t>2401022-03-0128</t>
   </si>
   <si>
     <t>2401022-03-0130</t>
   </si>
   <si>
     <t>2401022-05-0142</t>
   </si>
   <si>
     <t>2401022-03-0144</t>
@@ -155,173 +155,173 @@
   <si>
     <t>2401022-03-0145</t>
   </si>
   <si>
     <t>2312012-07-0557</t>
   </si>
   <si>
     <t>2312012-07-0558</t>
   </si>
   <si>
     <t>2312012-07-0577</t>
   </si>
   <si>
     <t>2401022-01-0203</t>
   </si>
   <si>
     <t>2401022-01-0204</t>
   </si>
   <si>
     <t>2401022-01-0205</t>
   </si>
   <si>
     <t>2401022-01-0233</t>
   </si>
   <si>
+    <t>2401022-01-0234</t>
+  </si>
+  <si>
+    <t>2401022-01-0235</t>
+  </si>
+  <si>
+    <t>2312012-07-0579</t>
+  </si>
+  <si>
+    <t>2312012-07-0585</t>
+  </si>
+  <si>
     <t>2312012-07-0586</t>
   </si>
   <si>
     <t>2401022-03-0487</t>
   </si>
   <si>
     <t>2401022-03-0504</t>
   </si>
   <si>
-    <t>2401022-01-0234</t>
-[...10 lines deleted...]
-  <si>
     <t>2401022-03-0532</t>
   </si>
   <si>
     <t>2401022-03-0533</t>
   </si>
   <si>
     <t>2401022-03-0536</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>172.0</t>
+  </si>
+  <si>
+    <t>132.0</t>
+  </si>
+  <si>
+    <t>141.0</t>
+  </si>
+  <si>
     <t>150.0</t>
   </si>
   <si>
-    <t>164.0</t>
-[...10 lines deleted...]
-  <si>
     <t>147.0</t>
   </si>
   <si>
     <t>178.0</t>
   </si>
   <si>
     <t>102.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>126.0</t>
   </si>
   <si>
     <t>180.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
     <t>155.0</t>
   </si>
   <si>
     <t>149.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>156.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>160.0</t>
   </si>
   <si>
+    <t>162.0</t>
+  </si>
+  <si>
     <t>173.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
-    <t>162.0</t>
-[...1 lines deleted...]
-  <si>
     <t>171.0</t>
   </si>
   <si>
     <t>213.0</t>
   </si>
   <si>
+    <t>46.86</t>
+  </si>
+  <si>
+    <t>49.00</t>
+  </si>
+  <si>
+    <t>38.20</t>
+  </si>
+  <si>
+    <t>40.90</t>
+  </si>
+  <si>
     <t>43.76</t>
   </si>
   <si>
-    <t>46.86</t>
-[...10 lines deleted...]
-  <si>
     <t>42.82</t>
   </si>
   <si>
     <t>46.98</t>
   </si>
   <si>
     <t>50.88</t>
   </si>
   <si>
     <t>29.16</t>
   </si>
   <si>
     <t>32.36</t>
   </si>
   <si>
     <t>36.00</t>
   </si>
   <si>
     <t>52.60</t>
   </si>
   <si>
     <t>50.40</t>
   </si>
   <si>
     <t>45.22</t>
@@ -329,66 +329,66 @@
   <si>
     <t>43.96</t>
   </si>
   <si>
     <t>47.16</t>
   </si>
   <si>
     <t>48.64</t>
   </si>
   <si>
     <t>47.80</t>
   </si>
   <si>
     <t>45.60</t>
   </si>
   <si>
     <t>45.80</t>
   </si>
   <si>
     <t>49.80</t>
   </si>
   <si>
     <t>46.12</t>
   </si>
   <si>
+    <t>46.22</t>
+  </si>
+  <si>
+    <t>49.82</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
     <t>50.00</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
     <t>37.40</t>
-  </si>
-[...7 lines deleted...]
-    <t>47.00</t>
   </si>
   <si>
     <t>49.10</t>
   </si>
   <si>
     <t>49.88</t>
   </si>
   <si>
     <t>61.42</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 05, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
@@ -436,65 +436,65 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308002_21 - 1239</t>
+  </si>
+  <si>
+    <t>2308002_21 - 1240</t>
+  </si>
+  <si>
+    <t>2308002_21 - 1241</t>
+  </si>
+  <si>
+    <t>2308002_21 - 1242</t>
+  </si>
+  <si>
     <t>2308002_21 - 1243</t>
   </si>
   <si>
-    <t>2308002_21 - 1239</t>
-[...10 lines deleted...]
-  <si>
     <t>2308002_21 - 1244</t>
   </si>
   <si>
     <t>2308002_21 - 1245</t>
   </si>
   <si>
     <t>2308002_21 - 1246</t>
   </si>
   <si>
     <t>2308002_21 - 1247</t>
   </si>
   <si>
     <t>2308002_21 - 1248</t>
   </si>
   <si>
     <t>2401022_03 - 0128</t>
   </si>
   <si>
     <t>2401022_03 - 0130</t>
   </si>
   <si>
     <t>2401022_05 - 0142</t>
   </si>
   <si>
     <t>2401022_03 - 0144</t>
@@ -502,69 +502,69 @@
   <si>
     <t>2401022_03 - 0145</t>
   </si>
   <si>
     <t>2312012_07 - 0557</t>
   </si>
   <si>
     <t>2312012_07 - 0558</t>
   </si>
   <si>
     <t>2312012_07 - 0577</t>
   </si>
   <si>
     <t>2401022_01 - 0203</t>
   </si>
   <si>
     <t>2401022_01 - 0204</t>
   </si>
   <si>
     <t>2401022_01 - 0205</t>
   </si>
   <si>
     <t>2401022_01 - 0233</t>
   </si>
   <si>
+    <t>2401022_01 - 0234</t>
+  </si>
+  <si>
+    <t>2401022_01 - 0235</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0579</t>
+  </si>
+  <si>
+    <t>2312012_07 - 0585</t>
+  </si>
+  <si>
     <t>2312012_07 - 0586</t>
   </si>
   <si>
     <t>2401022_03 - 0487</t>
   </si>
   <si>
     <t>2401022_03 - 0504</t>
-  </si>
-[...10 lines deleted...]
-    <t>2312012_07 - 0585</t>
   </si>
   <si>
     <t>2401022_03 - 0532</t>
   </si>
   <si>
     <t>2401022_03 - 0533</t>
   </si>
   <si>
     <t>2401022_03 - 0536</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
@@ -1553,51 +1553,51 @@
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>58</v>
       </c>
@@ -1769,51 +1769,51 @@
       <c r="F24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>66</v>
       </c>
@@ -1961,171 +1961,171 @@
       <c r="F32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>69</v>
       </c>
@@ -2440,51 +2440,51 @@
       <c r="E15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -2629,51 +2629,51 @@
       <c r="E24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
@@ -2797,156 +2797,156 @@
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -3249,51 +3249,51 @@
       <c r="E15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -3438,51 +3438,51 @@
       <c r="E24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
@@ -3606,156 +3606,156 @@
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -4115,189 +4115,189 @@
       <c r="G29" t="s">
         <v>164</v>
       </c>
       <c r="H29" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>43.44</v>
+        <v>46.54</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>46.54</v>
+        <v>48.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>48.68</v>
+        <v>37.88</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>37.88</v>
+        <v>40.58</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>40.58</v>
+        <v>43.44</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
         <v>42.5</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>46.66</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>58</v>
       </c>
@@ -4469,51 +4469,51 @@
       <c r="E44" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>43.64</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>46.84</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>66</v>
       </c>
@@ -4643,195 +4643,195 @@
       <c r="G51" s="5">
         <v>45.8</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>49.68</v>
+        <v>45.9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>49.58</v>
+        <v>49.5</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>37.08</v>
+        <v>46.68</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>45.9</v>
+        <v>46.68</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>49.5</v>
+        <v>49.68</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>46.68</v>
+        <v>49.58</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>46.68</v>
+        <v>37.08</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
         <v>48.78</v>
       </c>