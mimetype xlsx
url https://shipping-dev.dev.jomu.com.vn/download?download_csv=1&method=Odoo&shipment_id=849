--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -89,165 +89,165 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2401022-02-0209</t>
+  </si>
+  <si>
+    <t>2401022-02-0210</t>
+  </si>
+  <si>
+    <t>2401022-02-0219</t>
+  </si>
+  <si>
+    <t>2401022-02-0229</t>
+  </si>
+  <si>
+    <t>2401022-02-0230</t>
+  </si>
+  <si>
+    <t>2401022-02-0236</t>
+  </si>
+  <si>
+    <t>2401022-02-0237</t>
+  </si>
+  <si>
+    <t>2401022-02-0238</t>
+  </si>
+  <si>
+    <t>2401022-02-0255</t>
+  </si>
+  <si>
+    <t>2401022-02-0256</t>
+  </si>
+  <si>
+    <t>2401022-02-0262</t>
+  </si>
+  <si>
     <t>2401022-02-0263</t>
   </si>
   <si>
-    <t>2401022-02-0209</t>
-[...31 lines deleted...]
-  <si>
     <t>2401022-02-0372</t>
   </si>
   <si>
     <t>2401022-02-0373</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>142.0</t>
+  </si>
+  <si>
+    <t>146.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>127.0</t>
+  </si>
+  <si>
+    <t>129.0</t>
+  </si>
+  <si>
+    <t>139.0</t>
+  </si>
+  <si>
+    <t>132.0</t>
+  </si>
+  <si>
+    <t>135.0</t>
+  </si>
+  <si>
+    <t>112.0</t>
+  </si>
+  <si>
     <t>109.0</t>
   </si>
   <si>
-    <t>142.0</t>
-[...31 lines deleted...]
-  <si>
     <t>179.0</t>
   </si>
   <si>
+    <t>41.00</t>
+  </si>
+  <si>
+    <t>42.00</t>
+  </si>
+  <si>
+    <t>47.50</t>
+  </si>
+  <si>
+    <t>48.24</t>
+  </si>
+  <si>
+    <t>48.56</t>
+  </si>
+  <si>
+    <t>36.26</t>
+  </si>
+  <si>
+    <t>37.12</t>
+  </si>
+  <si>
+    <t>39.80</t>
+  </si>
+  <si>
+    <t>32.70</t>
+  </si>
+  <si>
     <t>31.94</t>
-  </si>
-[...25 lines deleted...]
-    <t>32.70</t>
   </si>
   <si>
     <t>47.26</t>
   </si>
   <si>
     <t>51.64</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 09, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
@@ -292,84 +292,84 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2401022_02 - 0209</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0210</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0219</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0229</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0230</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0236</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0237</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0238</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0255</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0256</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0262</t>
+  </si>
+  <si>
     <t>2401022_02 - 0263</t>
-  </si>
-[...31 lines deleted...]
-    <t>2401022_02 - 0262</t>
   </si>
   <si>
     <t>2401022_02 - 0372</t>
   </si>
   <si>
     <t>2401022_02 - 0373</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
@@ -1408,142 +1408,142 @@
       </c>
       <c r="H17" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>55</v>
+      <c r="H18" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="H20" s="5">
-        <v>0</v>
+      <c r="H20" s="5" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>46</v>
       </c>
@@ -1936,51 +1936,51 @@
       <c r="E21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -2367,51 +2367,51 @@
       <c r="E21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -2729,333 +2729,333 @@
       <c r="G29" t="s">
         <v>98</v>
       </c>
       <c r="H29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>31.62</v>
+        <v>40.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>40.68</v>
+        <v>41.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>41.68</v>
+        <v>47.18</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>47.18</v>
+        <v>47.92</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>47.92</v>
+        <v>48.24</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>48.24</v>
+        <v>35.94</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>35.94</v>
+        <v>36.8</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>36.8</v>
+        <v>39.48</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>39.48</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>-0.32</v>
+      </c>
+      <c r="H38" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
         <v>-0.32</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>-0.32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>32.38</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>32.38</v>
+        <v>31.62</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
         <v>46.94</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>46</v>
       </c>