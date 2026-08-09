--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -86,59 +86,59 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2403038-01-0001</t>
+  </si>
+  <si>
+    <t>2403038-01-0002</t>
+  </si>
+  <si>
     <t>2403038-01-0003</t>
   </si>
   <si>
-    <t>2403038-01-0001</t>
-[...4 lines deleted...]
-  <si>
     <t>2403038-01-0004</t>
   </si>
   <si>
     <t>2403038-01-0005</t>
   </si>
   <si>
     <t>2403038-01-0006</t>
   </si>
   <si>
     <t>2403038-01-0007</t>
   </si>
   <si>
     <t>2403038-01-0008</t>
   </si>
   <si>
     <t>2403038-01-0009</t>
   </si>
   <si>
     <t>2403038-01-0010</t>
   </si>
   <si>
     <t>2403038-01-0011</t>
   </si>
   <si>
     <t>2403038-01-0012</t>
@@ -203,111 +203,111 @@
   <si>
     <t>2403038-01-0114</t>
   </si>
   <si>
     <t>2403038-01-0115</t>
   </si>
   <si>
     <t>2403038-01-0116</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>62.5</t>
   </si>
   <si>
+    <t>70.0</t>
+  </si>
+  <si>
+    <t>57.0</t>
+  </si>
+  <si>
     <t>93.0</t>
   </si>
   <si>
-    <t>70.0</t>
-[...4 lines deleted...]
-  <si>
     <t>89.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>79.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>94.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>92.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
+    <t>52.68</t>
+  </si>
+  <si>
+    <t>44.22</t>
+  </si>
+  <si>
     <t>69.72</t>
-  </si>
-[...4 lines deleted...]
-    <t>44.22</t>
   </si>
   <si>
     <t>69.86</t>
   </si>
   <si>
     <t>67.12</t>
   </si>
   <si>
     <t>73.26</t>
   </si>
   <si>
     <t>72.92</t>
   </si>
   <si>
     <t>60.00</t>
   </si>
   <si>
     <t>71.36</t>
   </si>
   <si>
     <t>64.34</t>
   </si>
   <si>
     <t>63.44</t>
   </si>
@@ -436,57 +436,57 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2403038_01 - 0001</t>
+  </si>
+  <si>
+    <t>2403038_01 - 0002</t>
+  </si>
+  <si>
     <t>2403038_01 - 0003</t>
-  </si>
-[...4 lines deleted...]
-    <t>2403038_01 - 0002</t>
   </si>
   <si>
     <t>2403038_01 - 0004</t>
   </si>
   <si>
     <t>2403038_01 - 0005</t>
   </si>
   <si>
     <t>2403038_01 - 0006</t>
   </si>
   <si>
     <t>2403038_01 - 0007</t>
   </si>
   <si>
     <t>2403038_01 - 0008</t>
   </si>
   <si>
     <t>2403038_01 - 0009</t>
   </si>
   <si>
     <t>2403038_01 - 0010</t>
   </si>
   <si>
     <t>2403038_01 - 0011</t>
   </si>
@@ -1497,51 +1497,51 @@
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="5" t="s">
@@ -1627,51 +1627,51 @@
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="5" t="s">
@@ -1783,51 +1783,51 @@
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
@@ -1861,51 +1861,51 @@
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
@@ -2511,51 +2511,51 @@
       </c>
       <c r="F12" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="5" t="s">
@@ -2626,51 +2626,51 @@
       </c>
       <c r="F17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
@@ -2764,51 +2764,51 @@
       </c>
       <c r="F23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G25" s="5" t="s">
@@ -2833,51 +2833,51 @@
       </c>
       <c r="F26" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="5" t="s">
@@ -3432,51 +3432,51 @@
       </c>
       <c r="F12" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="5" t="s">
@@ -3547,51 +3547,51 @@
       </c>
       <c r="F17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
@@ -3685,51 +3685,51 @@
       </c>
       <c r="F23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G25" s="5" t="s">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="F26" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="5" t="s">
@@ -4465,123 +4465,123 @@
       </c>
       <c r="H29" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>69.40000000000001</v>
+        <v>52.36</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>52.36</v>
+        <v>43.9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>43.9</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
         <v>69.54000000000001</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="5" t="s">
@@ -4667,51 +4667,51 @@
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
         <v>59.68</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
         <v>71.04000000000001</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="5" t="s">
@@ -4823,51 +4823,51 @@
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>65.42</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>70.98</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="5" t="s">
@@ -4901,51 +4901,51 @@
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
         <v>70.86</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>72.28</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E48" s="5" t="s">