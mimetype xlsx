--- v0 (2026-04-10)
+++ v1 (2026-08-10)
@@ -90,246 +90,246 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2401022-02-0080</t>
   </si>
   <si>
+    <t>2401022-02-0126</t>
+  </si>
+  <si>
+    <t>2401022-02-0127</t>
+  </si>
+  <si>
+    <t>2401022-02-0135</t>
+  </si>
+  <si>
+    <t>2401022-02-0136</t>
+  </si>
+  <si>
+    <t>2401022-02-0139</t>
+  </si>
+  <si>
+    <t>2401022-02-0140</t>
+  </si>
+  <si>
+    <t>2401022-02-0155</t>
+  </si>
+  <si>
+    <t>2401022-02-0156</t>
+  </si>
+  <si>
+    <t>2401022-02-0163</t>
+  </si>
+  <si>
+    <t>2401022-02-0164</t>
+  </si>
+  <si>
+    <t>2401022-02-0167</t>
+  </si>
+  <si>
+    <t>2401022-02-0168</t>
+  </si>
+  <si>
+    <t>2401022-02-0171</t>
+  </si>
+  <si>
+    <t>2401022-02-0172</t>
+  </si>
+  <si>
+    <t>2401022-02-0175</t>
+  </si>
+  <si>
+    <t>2401022-02-0176</t>
+  </si>
+  <si>
     <t>2401022-02-0201</t>
   </si>
   <si>
     <t>2401022-02-0202</t>
   </si>
   <si>
     <t>2401022-02-0208</t>
   </si>
   <si>
     <t>2401022-02-0220</t>
   </si>
   <si>
     <t>2401022-06-0460</t>
   </si>
   <si>
     <t>2401022-06-0466</t>
   </si>
   <si>
     <t>2401022-06-0467</t>
   </si>
   <si>
     <t>2401022-06-0479</t>
   </si>
   <si>
-    <t>2401022-02-0126</t>
-[...46 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>196.0</t>
   </si>
   <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>173.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>172.0</t>
+  </si>
+  <si>
+    <t>146.0</t>
+  </si>
+  <si>
+    <t>152.0</t>
+  </si>
+  <si>
+    <t>154.0</t>
+  </si>
+  <si>
+    <t>150.0</t>
+  </si>
+  <si>
     <t>165.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>139.0</t>
   </si>
   <si>
-    <t>173.0</t>
-[...4 lines deleted...]
-  <si>
     <t>144.0</t>
   </si>
   <si>
     <t>149.0</t>
   </si>
   <si>
     <t>134.0</t>
   </si>
   <si>
-    <t>168.0</t>
-[...19 lines deleted...]
-  <si>
     <t>55.80</t>
   </si>
   <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>49.94</t>
+  </si>
+  <si>
+    <t>46.74</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>48.22</t>
+  </si>
+  <si>
+    <t>48.72</t>
+  </si>
+  <si>
+    <t>47.20</t>
+  </si>
+  <si>
+    <t>49.18</t>
+  </si>
+  <si>
+    <t>47.80</t>
+  </si>
+  <si>
+    <t>48.10</t>
+  </si>
+  <si>
+    <t>42.22</t>
+  </si>
+  <si>
+    <t>43.92</t>
+  </si>
+  <si>
+    <t>44.68</t>
+  </si>
+  <si>
+    <t>43.18</t>
+  </si>
+  <si>
+    <t>50.10</t>
+  </si>
+  <si>
     <t>47.88</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
     <t>45.00</t>
   </si>
   <si>
     <t>42.82</t>
   </si>
   <si>
     <t>44.00</t>
   </si>
   <si>
     <t>39.58</t>
-  </si>
-[...43 lines deleted...]
-    <t>50.10</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 22, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -371,120 +371,120 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2401022_02 - 0080</t>
   </si>
   <si>
+    <t>2401022_02 - 0126</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0127</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0135</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0136</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0139</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0140</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0155</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0156</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0163</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0164</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0167</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0168</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0171</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0172</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0175</t>
+  </si>
+  <si>
+    <t>2401022_02 - 0176</t>
+  </si>
+  <si>
     <t>2401022_02 - 0201</t>
   </si>
   <si>
     <t>2401022_02 - 0202</t>
   </si>
   <si>
     <t>2401022_02 - 0208</t>
   </si>
   <si>
     <t>2401022_02 - 0220</t>
   </si>
   <si>
     <t>2401022_06 - 0460</t>
   </si>
   <si>
     <t>2401022_06 - 0466</t>
   </si>
   <si>
     <t>2401022_06 - 0467</t>
   </si>
   <si>
     <t>2401022_06 - 0479</t>
-  </si>
-[...46 lines deleted...]
-    <t>2401022_02 - 0176</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1400,267 +1400,267 @@
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>54</v>
       </c>
@@ -1670,261 +1670,261 @@
       <c r="H24" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2119,240 +2119,240 @@
       <c r="E13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
@@ -2371,51 +2371,51 @@
       <c r="E25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
@@ -2434,156 +2434,156 @@
       <c r="E28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2775,240 +2775,240 @@
       <c r="E13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
@@ -3027,51 +3027,51 @@
       <c r="E25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
@@ -3090,156 +3090,156 @@
       <c r="E28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3554,603 +3554,603 @@
       <c r="G30" s="5">
         <v>55.48</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>47.56</v>
+        <v>47.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>48.68</v>
+        <v>49.62</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>40.17</v>
+        <v>46.42</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>49.58</v>
+        <v>49.68</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>44.68</v>
+        <v>47.9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>42.5</v>
+        <v>48.4</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>43.68</v>
+        <v>46.88</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>39.26</v>
+        <v>48.86</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>47.68</v>
+        <v>47.48</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>49.62</v>
+        <v>47.78</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>46.42</v>
+        <v>41.9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>49.68</v>
+        <v>43.6</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>47.9</v>
+        <v>44.36</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>48.4</v>
+        <v>42.86</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>46.88</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>48.86</v>
+        <v>49.78</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>47.48</v>
+        <v>47.56</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>47.78</v>
+        <v>48.68</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>41.9</v>
+        <v>40.17</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>43.6</v>
+        <v>49.58</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>44.36</v>
+        <v>44.68</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>42.86</v>
+        <v>42.5</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>46.88</v>
+        <v>43.68</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>49.78</v>
+        <v>39.26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="F62" s="6" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 