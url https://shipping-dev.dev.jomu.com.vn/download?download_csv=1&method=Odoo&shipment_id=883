--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -87,95 +87,95 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2402003-05-0301</t>
+  </si>
+  <si>
+    <t>2402003-05-0302</t>
+  </si>
+  <si>
+    <t>2402003-05-0303</t>
+  </si>
+  <si>
+    <t>2402003-05-0304</t>
+  </si>
+  <si>
+    <t>2402003-05-0305</t>
+  </si>
+  <si>
+    <t>2402003-05-0306</t>
+  </si>
+  <si>
+    <t>2402003-05-0307</t>
+  </si>
+  <si>
+    <t>2402003-05-0308</t>
+  </si>
+  <si>
+    <t>2402003-05-0309</t>
+  </si>
+  <si>
+    <t>2402003-05-0314</t>
+  </si>
+  <si>
+    <t>2402003-05-0315</t>
+  </si>
+  <si>
+    <t>2402003-08-0380</t>
+  </si>
+  <si>
+    <t>2402003-08-0381</t>
+  </si>
+  <si>
+    <t>2402003-08-0382</t>
+  </si>
+  <si>
     <t>2402003-08-0383</t>
   </si>
   <si>
-    <t>2402003-05-0301</t>
-[...40 lines deleted...]
-  <si>
     <t>2402003-08-0384</t>
   </si>
   <si>
     <t>2402003-08-0385</t>
   </si>
   <si>
     <t>2402003-08-0386</t>
   </si>
   <si>
     <t>2402003-08-0387</t>
   </si>
   <si>
     <t>2402003-08-0389</t>
   </si>
   <si>
     <t>2402003-08-0390</t>
   </si>
   <si>
     <t>2402003-08-0391</t>
   </si>
   <si>
     <t>2402003-08-0392</t>
   </si>
   <si>
     <t>2402003-08-0393</t>
@@ -225,65 +225,65 @@
   <si>
     <t>2402003-08-0416</t>
   </si>
   <si>
     <t>2402003-08-0417</t>
   </si>
   <si>
     <t>2402003-08-0418</t>
   </si>
   <si>
     <t>2402003-08-0419</t>
   </si>
   <si>
     <t>2402003-08-0420</t>
   </si>
   <si>
     <t>2402003-08-0421</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
+    <t>129.0</t>
+  </si>
+  <si>
+    <t>132.0</t>
+  </si>
+  <si>
     <t>110.0</t>
   </si>
   <si>
-    <t>80.0</t>
-[...10 lines deleted...]
-  <si>
     <t>112.0</t>
   </si>
   <si>
     <t>117.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>113.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
     <t>111.0</t>
@@ -300,63 +300,63 @@
   <si>
     <t>94.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>96.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
     <t>128.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>135.0</t>
   </si>
   <si>
+    <t>37.00</t>
+  </si>
+  <si>
+    <t>38.90</t>
+  </si>
+  <si>
+    <t>59.78</t>
+  </si>
+  <si>
+    <t>61.17</t>
+  </si>
+  <si>
     <t>49.66</t>
-  </si>
-[...10 lines deleted...]
-    <t>61.17</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>54.80</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>52.48</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
     <t>50.90</t>
   </si>
   <si>
     <t>51.90</t>
   </si>
@@ -488,93 +488,93 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2402003_05 - 0301</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0302</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0303</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0304</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0305</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0306</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0307</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0308</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0309</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0314</t>
+  </si>
+  <si>
+    <t>2402003_05 - 0315</t>
+  </si>
+  <si>
+    <t>2402003_08 - 0380</t>
+  </si>
+  <si>
+    <t>2402003_08 - 0381</t>
+  </si>
+  <si>
+    <t>2402003_08 - 0382</t>
+  </si>
+  <si>
     <t>2402003_08 - 0383</t>
-  </si>
-[...40 lines deleted...]
-    <t>2402003_08 - 0382</t>
   </si>
   <si>
     <t>2402003_08 - 0384</t>
   </si>
   <si>
     <t>2402003_08 - 0385</t>
   </si>
   <si>
     <t>2402003_08 - 0386</t>
   </si>
   <si>
     <t>2402003_08 - 0387</t>
   </si>
   <si>
     <t>2402003_08 - 0389</t>
   </si>
   <si>
     <t>2402003_08 - 0390</t>
   </si>
   <si>
     <t>2402003_08 - 0391</t>
   </si>
   <si>
     <t>2402003_08 - 0392</t>
   </si>
@@ -1601,273 +1601,273 @@
       <c r="F14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>94</v>
       </c>
@@ -2081,51 +2081,51 @@
       <c r="F34" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>69</v>
       </c>
@@ -2225,51 +2225,51 @@
       <c r="F40" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>73</v>
       </c>
@@ -2393,57 +2393,57 @@
       <c r="F47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>113</v>
       </c>
@@ -2773,240 +2773,240 @@
       <c r="E14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -3193,51 +3193,51 @@
       <c r="E34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
@@ -3319,51 +3319,51 @@
       <c r="E40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
@@ -3466,51 +3466,51 @@
       <c r="E47" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
@@ -3828,240 +3828,240 @@
       <c r="E14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -4248,51 +4248,51 @@
       <c r="E34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
@@ -4374,51 +4374,51 @@
       <c r="E40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
@@ -4521,51 +4521,51 @@
       <c r="E47" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
@@ -4961,390 +4961,390 @@
       <c r="G29" t="s">
         <v>194</v>
       </c>
       <c r="H29" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>49.34</v>
+        <v>36.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>36.68</v>
+        <v>38.58</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>38.58</v>
+        <v>59.46</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>59.46</v>
+        <v>60.85</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>60.85</v>
+        <v>49.34</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>49.34</v>
+        <v>50.68</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>50.68</v>
+        <v>53.68</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>53.68</v>
+        <v>54.48</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>54.48</v>
+        <v>57.68</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>57.68</v>
+        <v>52.16</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>52.16</v>
+        <v>54.68</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>54.68</v>
+        <v>50.58</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>50.58</v>
+        <v>51.58</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>51.58</v>
+        <v>52.04</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>52.04</v>
+        <v>49.34</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>50.68</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>94</v>
       </c>
@@ -5555,51 +5555,51 @@
       <c r="E54" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>54.88</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>49.28</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>69</v>
       </c>
@@ -5699,51 +5699,51 @@
       <c r="E60" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
         <v>53.18</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
         <v>49.38</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>73</v>
       </c>
@@ -5867,60 +5867,60 @@
       <c r="E67" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
         <v>44.28</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
         <v>49.34</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
         <v>50.18</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>113</v>
       </c>