--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,89 +87,89 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2401078-07-0342</t>
+  </si>
+  <si>
+    <t>2401078-07-0346</t>
+  </si>
+  <si>
+    <t>2401078-07-0347</t>
+  </si>
+  <si>
+    <t>2401078-07-0352</t>
+  </si>
+  <si>
+    <t>2401078-07-0353</t>
+  </si>
+  <si>
     <t>2401078-07-0358</t>
   </si>
   <si>
     <t>2401078-07-0359</t>
   </si>
   <si>
     <t>2401078-07-0366</t>
   </si>
   <si>
     <t>2401078-07-0367</t>
   </si>
   <si>
     <t>2401078-07-0368</t>
   </si>
   <si>
     <t>2401078-07-0369</t>
   </si>
   <si>
     <t>2401078-07-0378</t>
   </si>
   <si>
     <t>2401078-07-0379</t>
   </si>
   <si>
-    <t>2401078-07-0342</t>
-[...13 lines deleted...]
-  <si>
     <t>2401078-07-0380</t>
   </si>
   <si>
     <t>2401078-07-0381</t>
   </si>
   <si>
     <t>2401078-07-0384</t>
   </si>
   <si>
     <t>2401078-07-0385</t>
   </si>
   <si>
     <t>2401078-07-0386</t>
   </si>
   <si>
     <t>2401078-07-0387</t>
   </si>
   <si>
     <t>2401078-07-0390</t>
   </si>
   <si>
     <t>2401078-07-0391</t>
   </si>
   <si>
     <t>2401078-07-0403</t>
@@ -189,132 +189,132 @@
   <si>
     <t>2401078-07-0410</t>
   </si>
   <si>
     <t>2401078-07-0411</t>
   </si>
   <si>
     <t>2401078-07-0414</t>
   </si>
   <si>
     <t>2401078-07-0415</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>47.9</t>
   </si>
   <si>
+    <t>147.0</t>
+  </si>
+  <si>
     <t>164.0</t>
   </si>
   <si>
+    <t>174.0</t>
+  </si>
+  <si>
+    <t>176.0</t>
+  </si>
+  <si>
     <t>172.0</t>
   </si>
   <si>
-    <t>176.0</t>
-[...1 lines deleted...]
-  <si>
     <t>165.0</t>
   </si>
   <si>
     <t>171.0</t>
   </si>
   <si>
-    <t>147.0</t>
-[...4 lines deleted...]
-  <si>
     <t>113.0</t>
   </si>
   <si>
     <t>218.0</t>
   </si>
   <si>
     <t>177.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>167.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>199.0</t>
   </si>
   <si>
     <t>173.0</t>
   </si>
   <si>
+    <t>46.00</t>
+  </si>
+  <si>
+    <t>45.60</t>
+  </si>
+  <si>
+    <t>48.16</t>
+  </si>
+  <si>
+    <t>45.74</t>
+  </si>
+  <si>
+    <t>49.60</t>
+  </si>
+  <si>
     <t>46.52</t>
   </si>
   <si>
     <t>48.48</t>
   </si>
   <si>
     <t>46.60</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>48.86</t>
   </si>
   <si>
     <t>46.66</t>
   </si>
   <si>
     <t>47.60</t>
-  </si>
-[...13 lines deleted...]
-    <t>49.60</t>
   </si>
   <si>
     <t>31.82</t>
   </si>
   <si>
     <t>61.20</t>
   </si>
   <si>
     <t>45.90</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>49.94</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>48.10</t>
   </si>
@@ -404,87 +404,87 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2401078_07 - 0342</t>
+  </si>
+  <si>
+    <t>2401078_07 - 0346</t>
+  </si>
+  <si>
+    <t>2401078_07 - 0347</t>
+  </si>
+  <si>
+    <t>2401078_07 - 0352</t>
+  </si>
+  <si>
+    <t>2401078_07 - 0353</t>
+  </si>
+  <si>
     <t>2401078_07 - 0358</t>
   </si>
   <si>
     <t>2401078_07 - 0359</t>
   </si>
   <si>
     <t>2401078_07 - 0366</t>
   </si>
   <si>
     <t>2401078_07 - 0367</t>
   </si>
   <si>
     <t>2401078_07 - 0368</t>
   </si>
   <si>
     <t>2401078_07 - 0369</t>
   </si>
   <si>
     <t>2401078_07 - 0378</t>
   </si>
   <si>
     <t>2401078_07 - 0379</t>
-  </si>
-[...13 lines deleted...]
-    <t>2401078_07 - 0353</t>
   </si>
   <si>
     <t>2401078_07 - 0380</t>
   </si>
   <si>
     <t>2401078_07 - 0381</t>
   </si>
   <si>
     <t>2401078_07 - 0384</t>
   </si>
   <si>
     <t>2401078_07 - 0385</t>
   </si>
   <si>
     <t>2401078_07 - 0386</t>
   </si>
   <si>
     <t>2401078_07 - 0387</t>
   </si>
   <si>
     <t>2401078_07 - 0390</t>
   </si>
   <si>
     <t>2401078_07 - 0391</t>
   </si>
@@ -1400,294 +1400,294 @@
       <c r="E11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>59</v>
       </c>
@@ -1715,51 +1715,51 @@
       <c r="F24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>61</v>
       </c>
@@ -1835,51 +1835,51 @@
       <c r="F29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>63</v>
       </c>
@@ -1979,99 +1979,99 @@
       <c r="F35" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
@@ -2245,264 +2245,264 @@
         <v>48</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -2521,51 +2521,51 @@
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
@@ -2626,51 +2626,51 @@
       <c r="E29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
@@ -2752,93 +2752,93 @@
       <c r="E35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -3006,264 +3006,264 @@
         <v>48</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -3282,51 +3282,51 @@
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
@@ -3387,51 +3387,51 @@
       <c r="E29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
@@ -3513,93 +3513,93 @@
       <c r="E35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
@@ -3911,339 +3911,339 @@
       <c r="G29" t="s">
         <v>152</v>
       </c>
       <c r="H29" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>46.2</v>
+        <v>45.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>48.16</v>
+        <v>45.28</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>46.28</v>
+        <v>47.84</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>48.34</v>
+        <v>45.42</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>45.12</v>
+        <v>49.28</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>48.54</v>
+        <v>46.2</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>46.34</v>
+        <v>48.16</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>47.28</v>
+        <v>46.28</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>45.68</v>
+        <v>48.34</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>45.28</v>
+        <v>45.12</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>47.84</v>
+        <v>48.54</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>45.42</v>
+        <v>46.34</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>49.28</v>
+        <v>47.28</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>31.5</v>
       </c>
@@ -4265,51 +4265,51 @@
       <c r="E44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>60.88</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>45.58</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>61</v>
       </c>
@@ -4385,51 +4385,51 @@
       <c r="E49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>46.36</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>47.78</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>63</v>
       </c>
@@ -4529,99 +4529,99 @@
       <c r="E55" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>55.14</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>45.1</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>47.22</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
         <v>45.66</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>66</v>
       </c>