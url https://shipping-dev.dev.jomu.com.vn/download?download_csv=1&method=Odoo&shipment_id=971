--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,86 +87,86 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404001-01-0055</t>
+  </si>
+  <si>
+    <t>2403047-07-0619</t>
+  </si>
+  <si>
+    <t>2403047-07-0620</t>
+  </si>
+  <si>
+    <t>2403047-07-0621</t>
+  </si>
+  <si>
+    <t>2403047-07-0622</t>
+  </si>
+  <si>
+    <t>2403047-07-0623</t>
+  </si>
+  <si>
+    <t>2403047-07-0624</t>
+  </si>
+  <si>
+    <t>2404001-01-0056</t>
+  </si>
+  <si>
+    <t>2404001-01-0057</t>
+  </si>
+  <si>
+    <t>2404001-01-0058</t>
+  </si>
+  <si>
+    <t>2404001-01-0059</t>
+  </si>
+  <si>
     <t>2404001-01-0060</t>
   </si>
   <si>
-    <t>2404001-01-0055</t>
-[...31 lines deleted...]
-  <si>
     <t>2404001-01-0061</t>
   </si>
   <si>
     <t>2404001-01-0062</t>
   </si>
   <si>
     <t>2404001-01-0063</t>
   </si>
   <si>
     <t>2404001-01-0064</t>
   </si>
   <si>
     <t>2404001-01-0065</t>
   </si>
   <si>
     <t>2404001-01-0066</t>
   </si>
   <si>
     <t>2404001-01-0067</t>
   </si>
   <si>
     <t>2404001-01-0068</t>
   </si>
   <si>
     <t>2404001-01-0069</t>
@@ -177,123 +177,123 @@
   <si>
     <t>2404001-01-0071</t>
   </si>
   <si>
     <t>2404001-01-0072</t>
   </si>
   <si>
     <t>2404001-01-0073</t>
   </si>
   <si>
     <t>2403047-07-0627</t>
   </si>
   <si>
     <t>2403047-07-0628</t>
   </si>
   <si>
     <t>2403047-07-0632</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
+    <t>115.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
     <t>112.0</t>
   </si>
   <si>
-    <t>115.0</t>
-[...4 lines deleted...]
-  <si>
     <t>109.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>113.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>107.0</t>
   </si>
   <si>
     <t>80.0</t>
   </si>
   <si>
     <t>93.0</t>
   </si>
   <si>
     <t>83.0</t>
   </si>
   <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>49.16</t>
+  </si>
+  <si>
+    <t>50.50</t>
+  </si>
+  <si>
+    <t>51.84</t>
+  </si>
+  <si>
+    <t>49.46</t>
+  </si>
+  <si>
+    <t>49.80</t>
+  </si>
+  <si>
+    <t>43.30</t>
+  </si>
+  <si>
+    <t>50.40</t>
+  </si>
+  <si>
+    <t>51.60</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
     <t>51.00</t>
-  </si>
-[...28 lines deleted...]
-    <t>50.00</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>51.52</t>
   </si>
   <si>
     <t>52.66</t>
   </si>
   <si>
     <t>53.60</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
     <t>50.96</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>50.92</t>
   </si>
@@ -371,84 +371,84 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404001_01 - 0055</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0619</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0620</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0621</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0622</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0623</t>
+  </si>
+  <si>
+    <t>2403047_07 - 0624</t>
+  </si>
+  <si>
+    <t>2404001_01 - 0056</t>
+  </si>
+  <si>
+    <t>2404001_01 - 0057</t>
+  </si>
+  <si>
+    <t>2404001_01 - 0058</t>
+  </si>
+  <si>
+    <t>2404001_01 - 0059</t>
+  </si>
+  <si>
     <t>2404001_01 - 0060</t>
-  </si>
-[...31 lines deleted...]
-    <t>2404001_01 - 0059</t>
   </si>
   <si>
     <t>2404001_01 - 0061</t>
   </si>
   <si>
     <t>2404001_01 - 0062</t>
   </si>
   <si>
     <t>2404001_01 - 0063</t>
   </si>
   <si>
     <t>2404001_01 - 0064</t>
   </si>
   <si>
     <t>2404001_01 - 0065</t>
   </si>
   <si>
     <t>2404001_01 - 0066</t>
   </si>
   <si>
     <t>2404001_01 - 0067</t>
   </si>
   <si>
     <t>2404001_01 - 0068</t>
   </si>
@@ -1412,321 +1412,321 @@
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>75</v>
       </c>
@@ -1772,147 +1772,147 @@
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>58</v>
       </c>
@@ -2203,177 +2203,177 @@
       <c r="E13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
@@ -2392,72 +2392,72 @@
       <c r="E22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -2518,135 +2518,135 @@
       <c r="E28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
@@ -2922,177 +2922,177 @@
       <c r="E13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
@@ -3111,72 +3111,72 @@
       <c r="E22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
@@ -3237,135 +3237,135 @@
       <c r="E28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
@@ -3740,414 +3740,414 @@
       <c r="G29" t="s">
         <v>139</v>
       </c>
       <c r="H29" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>50.68</v>
+        <v>51.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>51.68</v>
+        <v>48.84</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>48.84</v>
+        <v>50.18</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>50.18</v>
+        <v>51.52</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>51.52</v>
+        <v>49.14</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>49.14</v>
+        <v>49.48</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>49.48</v>
+        <v>42.98</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>42.98</v>
+        <v>50.08</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>50.08</v>
+        <v>51.28</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>51.28</v>
+        <v>50.08</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>50.08</v>
+        <v>49.68</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>49.68</v>
+        <v>50.68</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
         <v>49.68</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>50.54</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>51.2</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>51.68</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
         <v>52.34</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>75</v>
       </c>
@@ -4190,147 +4190,147 @@
       <c r="E48" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>54.68</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>50.64</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>51.12</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>50.6</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>50.08</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
         <v>51.34</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>58</v>
       </c>